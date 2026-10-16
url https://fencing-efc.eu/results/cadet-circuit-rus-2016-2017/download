--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1133,51 +1133,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>24</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1246,51 +1246,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>30</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>32</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1314,51 +1314,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1430,51 +1430,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>41</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>44</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1532,51 +1532,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>48</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>49</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1812,51 +1812,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>70</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>71</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>73</v>
@@ -1905,85 +1905,85 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>76</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>77</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>78</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>80</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>81</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2259,130 +2259,130 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>96</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>98</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>99</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>100</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>101</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>103</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2488,51 +2488,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>111</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>112</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2658,119 +2658,119 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>120</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>121</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>122</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>124</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>127</v>
@@ -2992,51 +2992,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>140</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>142</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>57</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
     </row>
@@ -3060,51 +3060,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>146</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>147</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>148</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>149</v>
       </c>
       <c r="F63" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3128,153 +3128,153 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>152</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>153</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>154</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>155</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>156</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>157</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>57</v>
       </c>
       <c r="F70" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>158</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>57</v>
       </c>
       <c r="F71" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>159</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>160</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>