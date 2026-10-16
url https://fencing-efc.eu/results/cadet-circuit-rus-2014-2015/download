--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1059,51 +1059,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1311,51 +1311,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="C26" t="s">
         <v>42</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1424,51 +1424,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -1537,51 +1537,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="C40" t="s">
         <v>58</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="C41" t="s">
         <v>59</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="F41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="C42" t="s">
         <v>60</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1605,51 +1605,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="C44" t="s">
         <v>62</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="C45" t="s">
         <v>63</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="C46" t="s">
         <v>64</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1758,51 +1758,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="C53" t="s">
         <v>71</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="C54" t="s">
         <v>72</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="C55" t="s">
         <v>73</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1945,85 +1945,85 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="C64" t="s">
         <v>84</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="C65" t="s">
         <v>85</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="C66" t="s">
         <v>86</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="C67" t="s">
         <v>87</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="C68" t="s">
         <v>73</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2322,68 +2322,68 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>103</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>104</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>106</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2543,51 +2543,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>117</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>118</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>119</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2611,51 +2611,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>121</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>122</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>40</v>
       </c>
       <c r="F29" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>123</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3019,102 +3019,102 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>148</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>149</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>150</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>151</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3155,51 +3155,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>154</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>155</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>156</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>