--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -991,51 +991,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1076,51 +1076,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1260,51 +1260,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1362,51 +1362,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>47</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
@@ -1438,51 +1438,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1506,51 +1506,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="C39" t="s">
         <v>57</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="C40" t="s">
         <v>58</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
@@ -1588,51 +1588,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="C43" t="s">
         <v>61</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="C44" t="s">
         <v>62</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="C45" t="s">
         <v>63</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1673,85 +1673,85 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="C48" t="s">
         <v>66</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="C49" t="s">
         <v>67</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="C50" t="s">
         <v>68</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="C52" t="s">
         <v>70</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1860,51 +1860,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="C59" t="s">
         <v>78</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="C60" t="s">
         <v>79</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="C61" t="s">
         <v>80</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1962,51 +1962,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="C65" t="s">
         <v>85</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="C66" t="s">
         <v>86</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="C67" t="s">
         <v>87</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2064,51 +2064,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="C71" t="s">
         <v>90</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>40</v>
       </c>
       <c r="F71" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="C72" t="s">
         <v>92</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>40</v>
       </c>
       <c r="F73" t="s">
         <v>91</v>
       </c>
     </row>
@@ -2152,85 +2152,85 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>94</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>96</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>97</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2288,51 +2288,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>102</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>103</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2356,51 +2356,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>106</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>107</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2458,102 +2458,102 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>112</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>113</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>115</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>116</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>117</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2645,102 +2645,102 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>123</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>124</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>125</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>126</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>127</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2781,51 +2781,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>131</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>133</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3223,119 +3223,119 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>158</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>161</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>162</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>163</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>