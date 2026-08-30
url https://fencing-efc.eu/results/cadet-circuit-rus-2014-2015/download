--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -940,68 +940,68 @@
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1455,51 +1455,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1724,51 +1724,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="C52" t="s">
         <v>70</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="C53" t="s">
         <v>71</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2013,85 +2013,85 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="C68" t="s">
         <v>73</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="C69" t="s">
         <v>88</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="C70" t="s">
         <v>89</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>40</v>
       </c>
       <c r="F70" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="C71" t="s">
         <v>90</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>40</v>
       </c>
       <c r="F71" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="C72" t="s">
         <v>92</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
@@ -2254,51 +2254,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>99</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>100</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2475,68 +2475,68 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>113</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>115</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>116</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2713,51 +2713,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>127</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>129</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3002,102 +3002,102 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>145</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>146</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>148</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>149</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>150</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3206,51 +3206,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>157</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>158</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3274,51 +3274,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>161</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>162</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>163</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>