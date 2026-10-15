--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1038,51 +1038,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>48.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1532,91 +1532,91 @@
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>43</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>45</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>46</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1909,51 +1909,51 @@
       </c>
       <c r="C46" t="s">
         <v>66</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>3.0</v>
       </c>
       <c r="C47" t="s">
         <v>67</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>3.0</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -2009,91 +2009,91 @@
       </c>
       <c r="C51" t="s">
         <v>71</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
       <c r="F51" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>3.0</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>75</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>76</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>48</v>
       </c>
       <c r="F55" t="s">
@@ -2180,51 +2180,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>3.0</v>
       </c>
       <c r="C60" t="s">
         <v>82</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="C61" t="s">
         <v>83</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>84</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2615,71 +2615,71 @@
       </c>
       <c r="C9" t="s">
         <v>105</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.5</v>
       </c>
       <c r="C10" t="s">
         <v>108</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.5</v>
       </c>
       <c r="C11" t="s">
         <v>109</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.5</v>
       </c>
       <c r="C12" t="s">
         <v>110</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2889,131 +2889,131 @@
       </c>
       <c r="C23" t="s">
         <v>121</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>9.0</v>
       </c>
       <c r="C24" t="s">
         <v>123</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>9.0</v>
       </c>
       <c r="C25" t="s">
         <v>124</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>125</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>126</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>127</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>6.0</v>
       </c>
       <c r="C29" t="s">
         <v>128</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3026,51 +3026,51 @@
       </c>
       <c r="B30">
         <v>6.0</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>130</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3123,51 +3123,51 @@
       </c>
       <c r="C35" t="s">
         <v>136</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>137</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>138</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>3.0</v>
       </c>
       <c r="C40" t="s">
         <v>141</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -3477,51 +3477,51 @@
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>156</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3708,51 +3708,51 @@
       </c>
       <c r="B65">
         <v>3.0</v>
       </c>
       <c r="C65" t="s">
         <v>168</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.5</v>
       </c>
       <c r="C66" t="s">
         <v>169</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.5</v>
       </c>
       <c r="C67" t="s">
         <v>170</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -3768,88 +3768,88 @@
       </c>
       <c r="C68" t="s">
         <v>171</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.5</v>
       </c>
       <c r="C69" t="s">
         <v>172</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.5</v>
       </c>
       <c r="C70" t="s">
         <v>173</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.5</v>
       </c>
       <c r="C71" t="s">
         <v>174</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.5</v>
       </c>
       <c r="C72" t="s">
         <v>175</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>163</v>
       </c>
     </row>
@@ -4050,68 +4050,68 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>186</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>187</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>188</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>189</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
     </row>
@@ -4282,51 +4282,51 @@
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>201</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
       <c r="F97" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>203</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>31</v>
       </c>
       <c r="F98" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>204</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>61</v>
       </c>
     </row>