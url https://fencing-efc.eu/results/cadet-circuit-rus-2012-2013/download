--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1477,91 +1477,91 @@
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C35" t="s">
         <v>51</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>52</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>53</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -1948,71 +1948,71 @@
       </c>
       <c r="C43" t="s">
         <v>63</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>64</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>65</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
@@ -2022,51 +2022,51 @@
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2096,51 +2096,51 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>73</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>57</v>
       </c>
       <c r="F52" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -2310,51 +2310,51 @@
       </c>
       <c r="C62" t="s">
         <v>86</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>87</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>88</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
@@ -2520,51 +2520,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>98</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>99</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>100</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>48.0</v>
       </c>
       <c r="C2" t="s">
         <v>109</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>111</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -2890,51 +2890,51 @@
       </c>
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.5</v>
       </c>
       <c r="C11" t="s">
         <v>119</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.5</v>
       </c>
       <c r="C12" t="s">
         <v>120</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3343,51 +3343,51 @@
       </c>
       <c r="B34">
         <v>3.0</v>
       </c>
       <c r="C34" t="s">
         <v>143</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>144</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>145</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3400,51 +3400,51 @@
       </c>
       <c r="C37" t="s">
         <v>146</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>147</v>
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>149</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>150</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3494,51 +3494,51 @@
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>153</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>3.0</v>
       </c>
       <c r="C43" t="s">
         <v>154</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>57</v>
       </c>
       <c r="F43" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>3.0</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3548,51 +3548,51 @@
       </c>
       <c r="B45">
         <v>3.0</v>
       </c>
       <c r="C45" t="s">
         <v>156</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>3.0</v>
       </c>
       <c r="C46" t="s">
         <v>157</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>3.0</v>
       </c>
       <c r="C47" t="s">
         <v>158</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3722,51 +3722,51 @@
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>3.0</v>
       </c>
       <c r="C56" t="s">
         <v>168</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3793,91 +3793,91 @@
       </c>
       <c r="B58">
         <v>3.0</v>
       </c>
       <c r="C58" t="s">
         <v>170</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>3.0</v>
       </c>
       <c r="C59" t="s">
         <v>171</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>3.0</v>
       </c>
       <c r="C60" t="s">
         <v>172</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>3.0</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>57</v>
       </c>
       <c r="F61" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>3.0</v>
       </c>
       <c r="C62" t="s">
         <v>174</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -4178,51 +4178,51 @@
       </c>
       <c r="C78" t="s">
         <v>192</v>
       </c>
       <c r="D78">
         <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.5</v>
       </c>
       <c r="C79" t="s">
         <v>193</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.5</v>
       </c>
       <c r="C80" t="s">
         <v>194</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -4366,51 +4366,51 @@
       </c>
       <c r="C88" t="s">
         <v>203</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.5</v>
       </c>
       <c r="C89" t="s">
         <v>204</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.5</v>
       </c>
       <c r="C90" t="s">
         <v>205</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>61</v>
       </c>
       <c r="F90" t="s">
@@ -4596,68 +4596,68 @@
         <v>72</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>217</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>218</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>219</v>
       </c>
       <c r="F102" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>222</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>57</v>
       </c>
       <c r="F104" t="s">
         <v>72</v>
       </c>
     </row>