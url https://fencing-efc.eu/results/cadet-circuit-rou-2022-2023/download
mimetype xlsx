--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -974,71 +974,71 @@
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
@@ -1114,51 +1114,51 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1188,51 +1188,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
@@ -1248,51 +1248,51 @@
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>31</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
@@ -1365,91 +1365,91 @@
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
@@ -1539,51 +1539,51 @@
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
@@ -1599,51 +1599,51 @@
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1684,51 +1684,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>86</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1769,51 +1769,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>31</v>
       </c>
       <c r="F55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1885,51 +1885,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>42</v>
       </c>
       <c r="F61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>