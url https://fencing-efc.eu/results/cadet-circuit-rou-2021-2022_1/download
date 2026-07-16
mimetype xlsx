--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -977,65 +977,65 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>20</v>
@@ -1279,51 +1279,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -1479,51 +1479,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>59</v>
       </c>
       <c r="F29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
@@ -1710,51 +1710,51 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
@@ -1844,51 +1844,51 @@
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>65</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2041,51 +2041,51 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
       <c r="F60" t="s">
@@ -2241,51 +2241,51 @@
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
@@ -2321,68 +2321,68 @@
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>121</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>93</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2549,51 +2549,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="C85" t="s">
         <v>137</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="C86" t="s">
         <v>139</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2617,51 +2617,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>36</v>
       </c>
       <c r="F88" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="C89" t="s">
         <v>142</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="C90" t="s">
         <v>143</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>131</v>
       </c>
       <c r="F90" t="s">
         <v>132</v>
       </c>
     </row>
@@ -2787,51 +2787,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>153</v>
       </c>
       <c r="F99" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>138</v>
       </c>
     </row>