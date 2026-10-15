--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -2193,133 +2193,133 @@
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2346,111 +2346,111 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>10</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>11</v>
@@ -2494,51 +2494,51 @@
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2551,68 +2551,68 @@
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2622,51 +2622,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2764,51 +2764,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
@@ -2929,148 +2929,148 @@
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>39</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>49</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>87</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>42</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>42</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>42</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>53</v>
@@ -3237,51 +3237,51 @@
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>105</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>53</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>55</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>108</v>
       </c>
       <c r="D64">
         <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3311,88 +3311,88 @@
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>60</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>61</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
@@ -3428,71 +3428,71 @@
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>64</v>
       </c>
       <c r="B73">
         <v>6.0</v>
       </c>
       <c r="C73" t="s">
         <v>118</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>65</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
       <c r="F74" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
@@ -3505,71 +3505,71 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>26</v>
       </c>
       <c r="F77" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>69</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>124</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>92</v>
       </c>
       <c r="F78" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>126</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3733,51 +3733,51 @@
       </c>
       <c r="C88" t="s">
         <v>137</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>80</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>138</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>92</v>
       </c>
       <c r="F89" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>140</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3787,142 +3787,142 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>141</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>142</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>26</v>
       </c>
       <c r="F92" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>83</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>144</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>147</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>92</v>
       </c>
       <c r="F97" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>148</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>32</v>
       </c>
     </row>
@@ -3935,71 +3935,71 @@
       </c>
       <c r="C99" t="s">
         <v>149</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>150</v>
       </c>
       <c r="F99" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>90</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>92</v>
       </c>
       <c r="F100" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>153</v>
       </c>
       <c r="D101">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>93</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>154</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>94</v>
@@ -4320,51 +4320,51 @@
       </c>
       <c r="C119" t="s">
         <v>175</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>176</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>26</v>
       </c>
       <c r="F120" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>112</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>178</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>179</v>
       </c>
       <c r="F121" t="s">
@@ -4454,68 +4454,68 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>186</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>118</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>187</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>188</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>189</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4588,51 +4588,51 @@
       </c>
       <c r="C133" t="s">
         <v>193</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>125</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>194</v>
       </c>
       <c r="D134">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>195</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
@@ -4744,51 +4744,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
       </c>
       <c r="C142" t="s">
         <v>205</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>207</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
       <c r="F143" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>209</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
@@ -4905,82 +4905,82 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>217</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>219</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>220</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>221</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>222</v>
       </c>
       <c r="D156">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>148</v>
@@ -5001,51 +5001,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>225</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>49</v>
       </c>
       <c r="F158" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>45</v>
       </c>
       <c r="F160" t="s">
         <v>116</v>
       </c>
     </row>
@@ -5100,51 +5100,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>233</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>52</v>
       </c>
       <c r="F164" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>234</v>
       </c>
       <c r="D165">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>235</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
@@ -5346,51 +5346,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>169</v>
       </c>
       <c r="C179" t="s">
         <v>253</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>45</v>
       </c>
       <c r="F179" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>171</v>
       </c>
       <c r="C180" t="s">
         <v>254</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>49</v>
       </c>
       <c r="F180" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>172</v>
       </c>
       <c r="C181" t="s">
         <v>255</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>49</v>
       </c>
       <c r="F181" t="s">
         <v>208</v>
       </c>
     </row>
@@ -5442,51 +5442,51 @@
         <v>165</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>259</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>176</v>
       </c>
       <c r="C186" t="s">
         <v>261</v>
       </c>
       <c r="D186">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>176</v>
       </c>
       <c r="C187" t="s">
         <v>262</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>263</v>
@@ -5515,51 +5515,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>179</v>
       </c>
       <c r="C190" t="s">
         <v>265</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>182</v>
       </c>
       <c r="C191" t="s">
         <v>266</v>
       </c>
       <c r="D191">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>267</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>7</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
@@ -5614,119 +5614,119 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>187</v>
       </c>
       <c r="C196" t="s">
         <v>271</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>187</v>
       </c>
       <c r="C197" t="s">
         <v>272</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>189</v>
       </c>
       <c r="C198" t="s">
         <v>273</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>274</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>179</v>
       </c>
       <c r="F199" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>276</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>277</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>7</v>
       </c>
       <c r="F201" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5767,51 +5767,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>278</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>279</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>281</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>282</v>
       </c>
       <c r="D5">
         <v>18</v>
@@ -5997,153 +5997,153 @@
       </c>
       <c r="C18" t="s">
         <v>296</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>3</v>
       </c>
       <c r="B19">
         <v>60.0</v>
       </c>
       <c r="C19" t="s">
         <v>298</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>3</v>
       </c>
       <c r="B20">
         <v>60.0</v>
       </c>
       <c r="C20" t="s">
         <v>300</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>5</v>
       </c>
       <c r="B21">
         <v>42.0</v>
       </c>
       <c r="C21" t="s">
         <v>301</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22">
         <v>42.0</v>
       </c>
       <c r="C22" t="s">
         <v>302</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>7</v>
       </c>
       <c r="B23">
         <v>42.0</v>
       </c>
       <c r="C23" t="s">
         <v>303</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>8</v>
       </c>
       <c r="B24">
         <v>42.0</v>
       </c>
       <c r="C24" t="s">
         <v>304</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>9</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>305</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="B26">
         <v>24.0</v>
       </c>
       <c r="C26" t="s">
         <v>306</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>11</v>
@@ -6420,51 +6420,51 @@
       </c>
       <c r="B42">
         <v>12.0</v>
       </c>
       <c r="C42" t="s">
         <v>326</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>27</v>
       </c>
       <c r="B43">
         <v>12.0</v>
       </c>
       <c r="C43" t="s">
         <v>327</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>28</v>
       </c>
       <c r="B44">
         <v>12.0</v>
       </c>
       <c r="C44" t="s">
         <v>328</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>329</v>
       </c>
     </row>
@@ -6585,51 +6585,51 @@
       </c>
       <c r="C51" t="s">
         <v>337</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>36</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>339</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>37</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>340</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>38</v>
@@ -6693,51 +6693,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>345</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>42</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>346</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>43</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>347</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>27</v>
       </c>
     </row>
@@ -6844,51 +6844,51 @@
       </c>
       <c r="C65" t="s">
         <v>356</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
       <c r="F65" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>50</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>358</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>51</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>359</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>52</v>
@@ -6898,51 +6898,51 @@
       </c>
       <c r="C68" t="s">
         <v>361</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>92</v>
       </c>
       <c r="F68" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>53</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>363</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>54</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>364</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>90</v>
       </c>
     </row>
@@ -6955,51 +6955,51 @@
       </c>
       <c r="C71" t="s">
         <v>365</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>56</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>366</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>57</v>
       </c>
       <c r="B73">
         <v>6.0</v>
       </c>
       <c r="C73" t="s">
         <v>367</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>58</v>
@@ -7100,51 +7100,51 @@
       </c>
       <c r="B79">
         <v>6.0</v>
       </c>
       <c r="C79" t="s">
         <v>373</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>64</v>
       </c>
       <c r="B80">
         <v>6.0</v>
       </c>
       <c r="C80" t="s">
         <v>374</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>65</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>375</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>92</v>
       </c>
       <c r="F81" t="s">
@@ -7177,51 +7177,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>377</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>68</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>378</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>69</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>379</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>70</v>
@@ -7248,51 +7248,51 @@
       </c>
       <c r="C87" t="s">
         <v>381</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>72</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>382</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>73</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>383</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>74</v>
@@ -7433,51 +7433,51 @@
       </c>
       <c r="C97" t="s">
         <v>391</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>360</v>
       </c>
       <c r="F97" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>82</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>393</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>83</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>394</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
     </row>
@@ -7530,91 +7530,91 @@
       </c>
       <c r="C102" t="s">
         <v>397</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>49</v>
       </c>
       <c r="F102" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>87</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>398</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>26</v>
       </c>
       <c r="F103" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>88</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>399</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>89</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>400</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>92</v>
       </c>
       <c r="F105" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>90</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>401</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
     </row>
@@ -7644,51 +7644,51 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>403</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>93</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>404</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>360</v>
       </c>
       <c r="F109" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>94</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>406</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>29</v>
       </c>
     </row>
@@ -7926,88 +7926,88 @@
       </c>
       <c r="C123" t="s">
         <v>420</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>108</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>421</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>26</v>
       </c>
       <c r="F124" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>108</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>422</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>110</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>423</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>92</v>
       </c>
       <c r="F126" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>111</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>424</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
@@ -8060,51 +8060,51 @@
       </c>
       <c r="C130" t="s">
         <v>427</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>52</v>
       </c>
       <c r="F130" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>115</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>428</v>
       </c>
       <c r="D131">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>116</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>429</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>92</v>
       </c>
       <c r="F132" t="s">
         <v>430</v>
       </c>
     </row>
@@ -8367,99 +8367,99 @@
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>131</v>
       </c>
       <c r="C147" t="s">
         <v>446</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>132</v>
       </c>
       <c r="C148" t="s">
         <v>447</v>
       </c>
       <c r="D148">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>133</v>
       </c>
       <c r="C149" t="s">
         <v>448</v>
       </c>
       <c r="D149">
         <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>134</v>
       </c>
       <c r="C150" t="s">
         <v>450</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>49</v>
       </c>
       <c r="F150" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>135</v>
       </c>
       <c r="C151" t="s">
         <v>451</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>136</v>
       </c>
       <c r="C152" t="s">
         <v>452</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>137</v>
       </c>
       <c r="C153" t="s">
         <v>453</v>
@@ -8604,85 +8604,85 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>146</v>
       </c>
       <c r="C162" t="s">
         <v>463</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>147</v>
       </c>
       <c r="C163" t="s">
         <v>464</v>
       </c>
       <c r="D163">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>49</v>
       </c>
       <c r="F163" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>148</v>
       </c>
       <c r="C164" t="s">
         <v>466</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>149</v>
       </c>
       <c r="C165" t="s">
         <v>467</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>150</v>
       </c>
       <c r="C166" t="s">
         <v>468</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>469</v>
       </c>
     </row>
@@ -8796,51 +8796,51 @@
         <v>360</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>158</v>
       </c>
       <c r="C174" t="s">
         <v>479</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>159</v>
       </c>
       <c r="C175" t="s">
         <v>480</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>237</v>
       </c>
       <c r="F175" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>160</v>
       </c>
       <c r="C176" t="s">
         <v>481</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>49</v>
       </c>
       <c r="F176" t="s">
         <v>208</v>
       </c>
     </row>
@@ -8881,181 +8881,181 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>163</v>
       </c>
       <c r="C179" t="s">
         <v>484</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>164</v>
       </c>
       <c r="C180" t="s">
         <v>485</v>
       </c>
       <c r="D180">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>165</v>
       </c>
       <c r="C181" t="s">
         <v>486</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>166</v>
       </c>
       <c r="C182" t="s">
         <v>487</v>
       </c>
       <c r="D182">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>26</v>
       </c>
       <c r="F182" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>167</v>
       </c>
       <c r="C183" t="s">
         <v>488</v>
       </c>
       <c r="D183">
         <v>21</v>
       </c>
       <c r="E183" t="s">
         <v>179</v>
       </c>
       <c r="F183" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>168</v>
       </c>
       <c r="C184" t="s">
         <v>489</v>
       </c>
       <c r="D184">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>169</v>
       </c>
       <c r="C185" t="s">
         <v>490</v>
       </c>
       <c r="D185">
         <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>105</v>
       </c>
       <c r="F185" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>170</v>
       </c>
       <c r="C186" t="s">
         <v>492</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>171</v>
       </c>
       <c r="C187" t="s">
         <v>493</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>172</v>
       </c>
       <c r="C188" t="s">
         <v>494</v>
       </c>
       <c r="D188">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>45</v>
       </c>
       <c r="F188" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>173</v>
       </c>
       <c r="C189" t="s">
         <v>495</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9110,51 +9110,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>177</v>
       </c>
       <c r="C193" t="s">
         <v>499</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>178</v>
       </c>
       <c r="C194" t="s">
         <v>501</v>
       </c>
       <c r="D194">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>178</v>
       </c>
       <c r="C195" t="s">
         <v>502</v>
       </c>
       <c r="D195">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>49</v>
       </c>
       <c r="F195" t="s">
         <v>503</v>
       </c>
     </row>
@@ -9178,85 +9178,85 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>181</v>
       </c>
       <c r="C197" t="s">
         <v>506</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>49</v>
       </c>
       <c r="F197" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>182</v>
       </c>
       <c r="C198" t="s">
         <v>507</v>
       </c>
       <c r="D198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>45</v>
       </c>
       <c r="F198" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>183</v>
       </c>
       <c r="C199" t="s">
         <v>508</v>
       </c>
       <c r="D199">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>184</v>
       </c>
       <c r="C200" t="s">
         <v>509</v>
       </c>
       <c r="D200">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>185</v>
       </c>
       <c r="C201" t="s">
         <v>510</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>186</v>
@@ -9359,119 +9359,119 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>192</v>
       </c>
       <c r="C208" t="s">
         <v>518</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>193</v>
       </c>
       <c r="C209" t="s">
         <v>519</v>
       </c>
       <c r="D209">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>49</v>
       </c>
       <c r="F209" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>194</v>
       </c>
       <c r="C210" t="s">
         <v>520</v>
       </c>
       <c r="D210">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>195</v>
       </c>
       <c r="C211" t="s">
         <v>521</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>7</v>
       </c>
       <c r="F211" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>196</v>
       </c>
       <c r="C212" t="s">
         <v>522</v>
       </c>
       <c r="D212">
         <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>197</v>
       </c>
       <c r="C213" t="s">
         <v>523</v>
       </c>
       <c r="D213">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>197</v>
       </c>
       <c r="C214" t="s">
         <v>524</v>
       </c>
       <c r="D214">
         <v>16</v>
       </c>
       <c r="E214" t="s">
         <v>7</v>
       </c>
       <c r="F214" t="s">
         <v>24</v>
       </c>
     </row>