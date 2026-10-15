--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -899,185 +899,185 @@
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>80.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>65.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>50.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1164,51 +1164,51 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
@@ -1264,51 +1264,51 @@
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
@@ -1384,51 +1384,51 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
@@ -1464,71 +1464,71 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
@@ -1564,88 +1564,88 @@
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>31</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
@@ -1741,51 +1741,51 @@
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -1821,51 +1821,51 @@
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
@@ -1901,91 +1901,91 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
@@ -2001,51 +2001,51 @@
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
@@ -2121,91 +2121,91 @@
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>87</v>
       </c>
       <c r="F65" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>40</v>
       </c>
       <c r="F69" t="s">
@@ -2232,221 +2232,221 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
       <c r="F71" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>48</v>
       </c>
       <c r="F76" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>74</v>
       </c>
       <c r="F77" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>107</v>
       </c>
     </row>