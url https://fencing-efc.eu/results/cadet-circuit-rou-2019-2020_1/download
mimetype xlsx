--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1324,51 +1324,51 @@
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>56</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
@@ -1424,51 +1424,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>31</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
@@ -1504,51 +1504,51 @@
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>74</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
@@ -1661,91 +1661,91 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>31</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>56</v>
       </c>
       <c r="F45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>94</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1841,51 +1841,51 @@
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
       <c r="F53" t="s">
@@ -2061,71 +2061,71 @@
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>40</v>
       </c>
       <c r="F62" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>116</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>87</v>
       </c>
       <c r="F65" t="s">
@@ -2249,51 +2249,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2317,51 +2317,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="C76" t="s">
         <v>130</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>48</v>
       </c>
       <c r="F76" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>74</v>
       </c>
       <c r="F77" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2385,85 +2385,85 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>