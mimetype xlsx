--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1390,51 +1390,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1524,51 +1524,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1618,51 +1618,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
@@ -1935,145 +1935,145 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2129,51 +2129,51 @@
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -2269,51 +2269,51 @@
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2326,51 +2326,51 @@
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2483,51 +2483,51 @@
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
@@ -2563,51 +2563,51 @@
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -2757,71 +2757,71 @@
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>115</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>116</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2971,51 +2971,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>126</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>127</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>128</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>47</v>
       </c>
       <c r="F84" t="s">
@@ -3031,51 +3031,51 @@
       </c>
       <c r="C85" t="s">
         <v>129</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>47</v>
       </c>
       <c r="F85" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>130</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>23</v>
       </c>
       <c r="F86" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>131</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
@@ -3145,51 +3145,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>136</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="C92" t="s">
         <v>137</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3227,102 +3227,102 @@
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>141</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>142</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>143</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>144</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>145</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>147</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>148</v>
       </c>
     </row>
@@ -3377,136 +3377,136 @@
         <v>153</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="C105" t="s">
         <v>154</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>155</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>47</v>
       </c>
       <c r="F106" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>156</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="C108" t="s">
         <v>158</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>159</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="C110" t="s">
         <v>160</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>161</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="C112" t="s">
         <v>162</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3635,51 +3635,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>168</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>169</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>170</v>
@@ -3705,51 +3705,51 @@
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>173</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>174</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>80.0</v>
       </c>
       <c r="C8" t="s">
         <v>175</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
@@ -3842,51 +3842,51 @@
       </c>
       <c r="C13" t="s">
         <v>180</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>181</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>35.0</v>
       </c>
       <c r="C15" t="s">
         <v>182</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -3942,51 +3942,51 @@
       </c>
       <c r="C18" t="s">
         <v>187</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>188</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>20.0</v>
       </c>
       <c r="C20" t="s">
         <v>189</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
@@ -4022,91 +4022,91 @@
       </c>
       <c r="C22" t="s">
         <v>191</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>20.0</v>
       </c>
       <c r="C23" t="s">
         <v>192</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>193</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>195</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>196</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
@@ -4222,71 +4222,71 @@
       </c>
       <c r="C32" t="s">
         <v>206</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>207</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>208</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>209</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
@@ -4436,51 +4436,51 @@
       </c>
       <c r="C43" t="s">
         <v>217</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>218</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>219</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
@@ -4513,51 +4513,51 @@
       </c>
       <c r="C47" t="s">
         <v>221</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>222</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>223</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -4690,51 +4690,51 @@
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>231</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>232</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>234</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -4750,91 +4750,91 @@
       </c>
       <c r="C59" t="s">
         <v>236</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>238</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>239</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>242</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -5015,51 +5015,51 @@
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>253</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>254</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>255</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
@@ -5115,51 +5115,51 @@
       </c>
       <c r="C78" t="s">
         <v>258</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>260</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
@@ -5249,51 +5249,51 @@
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>267</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>268</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>269</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
@@ -5431,51 +5431,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="C95" t="s">
         <v>280</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="C96" t="s">
         <v>281</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="C97" t="s">
         <v>282</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
     </row>
@@ -5499,85 +5499,85 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="C99" t="s">
         <v>284</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="C101" t="s">
         <v>286</v>
       </c>
       <c r="D101">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="C102" t="s">
         <v>287</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
         <v>132</v>
       </c>
     </row>
@@ -5666,68 +5666,68 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="C109" t="s">
         <v>294</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="C110" t="s">
         <v>295</v>
       </c>
       <c r="D110">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="C111" t="s">
         <v>296</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="C112" t="s">
         <v>297</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>35</v>
       </c>
     </row>