--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -938,51 +938,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>80.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>65.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1255,51 +1255,51 @@
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
@@ -1395,51 +1395,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>15.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -1512,51 +1512,51 @@
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
@@ -1732,111 +1732,111 @@
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
       <c r="F43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -1929,51 +1929,51 @@
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
@@ -2146,51 +2146,51 @@
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>111</v>
       </c>
       <c r="F65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
@@ -2323,51 +2323,51 @@
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>34</v>
       </c>
       <c r="F73" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
@@ -2490,51 +2490,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>136</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>111</v>
       </c>
       <c r="F83" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>137</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="C85" t="s">
         <v>138</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>29</v>
       </c>
       <c r="F85" t="s">
         <v>134</v>
       </c>
     </row>
@@ -2558,51 +2558,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>140</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>111</v>
       </c>
       <c r="F88" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>121</v>
       </c>
     </row>