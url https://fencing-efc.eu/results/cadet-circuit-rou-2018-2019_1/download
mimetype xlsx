--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -904,51 +904,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -1095,51 +1095,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
@@ -1175,91 +1175,91 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>15.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
@@ -1552,111 +1552,111 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>75</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>34</v>
       </c>
       <c r="F38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
@@ -1692,51 +1692,51 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>75</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
       <c r="F43" t="s">
@@ -1812,91 +1812,91 @@
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
@@ -2186,51 +2186,51 @@
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>75</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">
@@ -2337,136 +2337,136 @@
         <v>70</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>125</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
       <c r="F77" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>45</v>
       </c>
       <c r="F80" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
       <c r="F81" t="s">
         <v>134</v>
       </c>
     </row>
@@ -2575,102 +2575,102 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>141</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>111</v>
       </c>
       <c r="F88" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>144</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="C91" t="s">
         <v>145</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="C92" t="s">
         <v>146</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>