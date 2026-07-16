--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1443,51 +1443,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1640,111 +1640,111 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1757,91 +1757,91 @@
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2045,111 +2045,111 @@
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -2199,51 +2199,51 @@
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>80</v>
       </c>
       <c r="F47" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2370,51 +2370,51 @@
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2478,133 +2478,133 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>98</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>99</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>104</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -2755,62 +2755,62 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>115</v>
       </c>
       <c r="D2">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>116</v>
       </c>
       <c r="D3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>117</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>119</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
@@ -2826,51 +2826,51 @@
       </c>
       <c r="C6" t="s">
         <v>121</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>124</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>125</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
@@ -2886,51 +2886,51 @@
       </c>
       <c r="C9" t="s">
         <v>126</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>127</v>
       </c>
       <c r="F9" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>129</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>130</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
@@ -2986,51 +2986,51 @@
       </c>
       <c r="C14" t="s">
         <v>134</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>136</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -3046,88 +3046,88 @@
       </c>
       <c r="C17" t="s">
         <v>137</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>122</v>
       </c>
       <c r="F17" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>139</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>140</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>143</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>144</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>122</v>
       </c>
       <c r="F21" t="s">
@@ -3280,51 +3280,51 @@
       </c>
       <c r="C29" t="s">
         <v>158</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>159</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>160</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -3340,91 +3340,91 @@
       </c>
       <c r="C32" t="s">
         <v>161</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>163</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>164</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>166</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>167</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>168</v>
       </c>
     </row>
@@ -3594,51 +3594,51 @@
       </c>
       <c r="C45" t="s">
         <v>179</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>180</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>122</v>
       </c>
       <c r="F46" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>181</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
@@ -3774,51 +3774,51 @@
       </c>
       <c r="C54" t="s">
         <v>191</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>192</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>193</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3894,91 +3894,91 @@
       </c>
       <c r="C60" t="s">
         <v>197</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>198</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>43</v>
       </c>
       <c r="F61" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>199</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>200</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>202</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>43</v>
       </c>
       <c r="F64" t="s">
@@ -3991,108 +3991,108 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>204</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>207</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>208</v>
       </c>
       <c r="F69" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>210</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
@@ -4108,51 +4108,51 @@
       </c>
       <c r="C71" t="s">
         <v>211</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>122</v>
       </c>
       <c r="F71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>213</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>214</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>215</v>
       </c>
       <c r="F73" t="s">
@@ -4262,51 +4262,51 @@
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>223</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
@@ -4419,51 +4419,51 @@
       </c>
       <c r="C87" t="s">
         <v>233</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>234</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>235</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89" t="s">
@@ -4576,51 +4576,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>242</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>243</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>23</v>
       </c>
       <c r="F96" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>245</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -4787,51 +4787,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>260</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>262</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4955,85 +4955,85 @@
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>270</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="C116" t="s">
         <v>271</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>272</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>253</v>
       </c>
       <c r="F117" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="C118" t="s">
         <v>273</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>153</v>
       </c>
       <c r="F118" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>275</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>23</v>
       </c>
       <c r="F119" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5074,51 +5074,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>278</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>279</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>23</v>
       </c>
       <c r="F123" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>280</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5142,51 +5142,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>283</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>23</v>
       </c>
       <c r="F126" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>284</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>111</v>
       </c>
       <c r="F127" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="C128" t="s">
         <v>285</v>
       </c>
       <c r="D128">
         <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
@@ -5241,51 +5241,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="C132" t="s">
         <v>289</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>290</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>291</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>185</v>
       </c>
       <c r="F134" t="s">
         <v>186</v>
       </c>
     </row>
@@ -5326,51 +5326,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>294</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>253</v>
       </c>
       <c r="F137" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>295</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>296</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>246</v>
       </c>
     </row>