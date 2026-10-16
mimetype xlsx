--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -918,51 +918,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>52.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>40.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1012,125 +1012,125 @@
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>28.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>28.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>22.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>22.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>22.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1160,51 +1160,51 @@
       </c>
       <c r="B18">
         <v>16.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>16.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>16.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -1394,171 +1394,171 @@
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
       <c r="F33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>8.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>65</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
@@ -1688,51 +1688,51 @@
       </c>
       <c r="C45" t="s">
         <v>76</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>53</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1745,51 +1745,51 @@
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -1822,91 +1822,91 @@
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>91</v>
       </c>
       <c r="F56" t="s">
@@ -1922,128 +1922,128 @@
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>91</v>
       </c>
       <c r="F63" t="s">
@@ -2079,51 +2079,51 @@
       </c>
       <c r="C65" t="s">
         <v>104</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>105</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>91</v>
       </c>
       <c r="F66" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>4.0</v>
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
@@ -2204,102 +2204,102 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>91</v>
       </c>
       <c r="F72" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="C75" t="s">
         <v>116</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="C76" t="s">
         <v>117</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>91</v>
       </c>
       <c r="F76" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="C77" t="s">
         <v>118</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
         <v>47</v>
       </c>
     </row>