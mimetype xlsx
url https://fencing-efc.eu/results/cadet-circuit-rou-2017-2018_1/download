--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -995,51 +995,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>28.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>28.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1180,51 +1180,51 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>16.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1277,51 +1277,51 @@
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
@@ -1494,91 +1494,91 @@
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>65</v>
       </c>
       <c r="F37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1725,51 +1725,51 @@
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>53</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
@@ -1882,71 +1882,71 @@
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>91</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
@@ -2019,51 +2019,51 @@
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>91</v>
       </c>
       <c r="F63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>102</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>65</v>
       </c>
       <c r="F64" t="s">
@@ -2119,68 +2119,68 @@
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>4.0</v>
       </c>
       <c r="C68" t="s">
         <v>107</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>108</v>
       </c>
       <c r="F68" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2323,51 +2323,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="C79" t="s">
         <v>120</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>53</v>
       </c>
       <c r="F79" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="C80" t="s">
         <v>122</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
       <c r="F80" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="C81" t="s">
         <v>123</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>53</v>
       </c>
       <c r="F81" t="s">
         <v>121</v>
       </c>
     </row>