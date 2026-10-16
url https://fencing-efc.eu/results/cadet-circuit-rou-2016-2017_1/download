--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -825,91 +825,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
@@ -925,71 +925,71 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
@@ -1079,51 +1079,51 @@
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
@@ -1139,151 +1139,151 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1413,51 +1413,51 @@
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
@@ -1550,91 +1550,91 @@
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>76</v>
       </c>
       <c r="F42" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -1647,111 +1647,111 @@
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>80</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>37</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>76</v>
       </c>
       <c r="F49" t="s">
@@ -1767,51 +1767,51 @@
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
@@ -1847,125 +1847,125 @@
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>95</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
       <c r="F58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2142,68 +2142,68 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>