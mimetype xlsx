--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1042,71 +1042,71 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1293,51 +1293,51 @@
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
@@ -1373,51 +1373,51 @@
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
@@ -1453,128 +1453,128 @@
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
@@ -1747,51 +1747,51 @@
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>76</v>
       </c>
       <c r="F49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2125,51 +2125,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>110</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>