--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1301,51 +1301,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -1441,88 +1441,88 @@
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -1635,88 +1635,88 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
@@ -1812,51 +1812,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>26</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
@@ -2200,91 +2200,91 @@
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
@@ -2357,51 +2357,51 @@
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>40</v>
       </c>
       <c r="F61" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2434,119 +2434,119 @@
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>108</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>110</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>29</v>
       </c>
       <c r="F70" t="s">
         <v>115</v>
       </c>
     </row>
@@ -2723,51 +2723,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>127</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2800,51 +2800,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>129</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>130</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
@@ -3177,91 +3177,91 @@
       </c>
       <c r="C20" t="s">
         <v>153</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>154</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>155</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>156</v>
       </c>
       <c r="D23">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>157</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
@@ -3414,131 +3414,131 @@
       </c>
       <c r="C32" t="s">
         <v>166</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>167</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>168</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>169</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>171</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>172</v>
       </c>
       <c r="F36" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>174</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>176</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
     </row>
@@ -3671,51 +3671,51 @@
       </c>
       <c r="C45" t="s">
         <v>184</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>185</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>186</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
@@ -3768,91 +3768,91 @@
       </c>
       <c r="C50" t="s">
         <v>189</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>191</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>192</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>193</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>194</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4219,51 +4219,51 @@
       </c>
       <c r="C73" t="s">
         <v>216</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>217</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>218</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
@@ -4299,68 +4299,68 @@
       </c>
       <c r="C77" t="s">
         <v>220</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>221</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>223</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -4373,148 +4373,148 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>224</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>225</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>226</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>227</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>228</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>230</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>231</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>232</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
@@ -4567,51 +4567,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>235</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>236</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>237</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4819,51 +4819,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>251</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>252</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>253</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
@@ -4887,51 +4887,51 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>256</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>257</v>
       </c>
       <c r="D111">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>258</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>259</v>
       </c>
       <c r="F112" t="s">
         <v>260</v>
       </c>
     </row>