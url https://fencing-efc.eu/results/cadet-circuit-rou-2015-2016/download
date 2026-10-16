--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -687,51 +687,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>39.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>30.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -747,51 +747,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>21.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>21.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -807,51 +807,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>21.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1261,51 +1261,51 @@
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>6.0</v>
       </c>
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>6.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
@@ -1341,51 +1341,51 @@
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>3.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>3.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -1631,51 +1631,51 @@
         <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
     </row>