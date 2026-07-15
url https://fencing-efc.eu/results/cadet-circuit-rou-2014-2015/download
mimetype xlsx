--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -982,71 +982,71 @@
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
@@ -1322,51 +1322,51 @@
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
       <c r="F35" t="s">
@@ -1402,111 +1402,111 @@
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>72</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>58</v>
       </c>
     </row>
@@ -1655,133 +1655,133 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>68</v>
       </c>
       <c r="F52" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>88</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>43</v>
       </c>
       <c r="F55" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>89</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>43</v>
       </c>
       <c r="F58" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>