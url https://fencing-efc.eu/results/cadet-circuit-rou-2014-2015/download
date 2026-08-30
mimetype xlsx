--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -709,85 +709,85 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -942,51 +942,51 @@
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
@@ -1042,51 +1042,51 @@
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
@@ -1102,51 +1102,51 @@
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
@@ -1262,71 +1262,71 @@
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
@@ -1342,51 +1342,51 @@
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
       <c r="F35" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
@@ -1570,51 +1570,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>43</v>
       </c>
       <c r="F47" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>60</v>
       </c>
     </row>