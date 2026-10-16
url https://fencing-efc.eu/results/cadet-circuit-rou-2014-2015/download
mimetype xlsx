--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -888,51 +888,51 @@
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1082,51 +1082,51 @@
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23" t="s">
@@ -1182,91 +1182,91 @@
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>43</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
@@ -1516,51 +1516,51 @@
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>43</v>
       </c>
       <c r="F45" t="s">
@@ -1706,51 +1706,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>43</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>88</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>43</v>
       </c>
       <c r="F55" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>89</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>