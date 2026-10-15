--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1221,51 +1221,51 @@
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
@@ -1281,91 +1281,91 @@
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
@@ -1421,51 +1421,51 @@
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>65</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1478,51 +1478,51 @@
       </c>
       <c r="C39" t="s">
         <v>67</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>68</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>64</v>
       </c>
     </row>
@@ -1956,51 +1956,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>73</v>
       </c>
       <c r="F65" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>32</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -2021,51 +2021,51 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>51</v>
       </c>
       <c r="F69" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>107</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>108</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>