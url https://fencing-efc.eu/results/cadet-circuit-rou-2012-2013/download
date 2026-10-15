--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -832,51 +832,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -929,51 +929,51 @@
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
@@ -1386,51 +1386,51 @@
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
@@ -1443,71 +1443,71 @@
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>62</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
@@ -1623,51 +1623,51 @@
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43" t="s">
@@ -1980,51 +1980,51 @@
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>97</v>
       </c>
       <c r="F60" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
@@ -2237,51 +2237,51 @@
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>