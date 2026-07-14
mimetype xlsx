--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -872,51 +872,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
@@ -1069,51 +1069,51 @@
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
@@ -1803,88 +1803,88 @@
       </c>
       <c r="C50" t="s">
         <v>82</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>88</v>
       </c>
       <c r="F54" t="s">
@@ -2060,131 +2060,131 @@
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>104</v>
       </c>
       <c r="F64" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>106</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
       <c r="F65" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>108</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
@@ -2526,68 +2526,68 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>135</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>136</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>137</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
       <c r="F91" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>138</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>