--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -852,51 +852,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
@@ -949,51 +949,51 @@
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -1289,51 +1289,51 @@
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
@@ -1349,51 +1349,51 @@
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1503,51 +1503,51 @@
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>64</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
@@ -1603,51 +1603,51 @@
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>70</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
@@ -1723,51 +1723,51 @@
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>78</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>53</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>84</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1920,51 +1920,51 @@
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58" t="s">
@@ -2000,91 +2000,91 @@
       </c>
       <c r="C60" t="s">
         <v>96</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>97</v>
       </c>
       <c r="F60" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>104</v>
       </c>
       <c r="F64" t="s">
@@ -2120,111 +2120,111 @@
       </c>
       <c r="C66" t="s">
         <v>107</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>108</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>109</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -2288,51 +2288,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>117</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>118</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>119</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>53</v>
       </c>
       <c r="F77" t="s">
         <v>79</v>
       </c>
     </row>
@@ -2390,51 +2390,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>125</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>33</v>
       </c>
       <c r="F81" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>126</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>53</v>
       </c>
       <c r="F82" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2560,51 +2560,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>137</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
       <c r="F91" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>138</v>
       </c>
       <c r="D92">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>