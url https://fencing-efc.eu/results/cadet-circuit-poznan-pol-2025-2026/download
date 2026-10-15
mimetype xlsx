--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1997,51 +1997,51 @@
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
       <c r="F41" t="s">
@@ -2174,51 +2174,51 @@
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
@@ -2271,88 +2271,88 @@
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>57</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>111</v>
       </c>
       <c r="F57" t="s">
@@ -2408,51 +2408,51 @@
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
       <c r="F62" t="s">
@@ -2705,51 +2705,51 @@
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
       <c r="F75" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
       <c r="F77" t="s">
@@ -2779,51 +2779,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
@@ -3113,51 +3113,51 @@
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>44</v>
       </c>
       <c r="F96" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>150</v>
       </c>
       <c r="F98" t="s">
@@ -3387,51 +3387,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>182</v>
       </c>
       <c r="E110" t="s">
         <v>37</v>
       </c>
       <c r="F110" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>14</v>
       </c>
       <c r="E112" t="s">
         <v>150</v>
       </c>
       <c r="F112" t="s">
@@ -3547,71 +3547,71 @@
       </c>
       <c r="C118" t="s">
         <v>191</v>
       </c>
       <c r="D118">
         <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>28</v>
       </c>
       <c r="F118" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>28</v>
       </c>
       <c r="F119" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>194</v>
       </c>
       <c r="D120">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>28</v>
       </c>
       <c r="F120" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>195</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3704,51 +3704,51 @@
       </c>
       <c r="C126" t="s">
         <v>201</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>28</v>
       </c>
       <c r="F126" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>202</v>
       </c>
       <c r="D127">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>204</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>28</v>
       </c>
       <c r="F128" t="s">
@@ -3764,51 +3764,51 @@
       </c>
       <c r="C129" t="s">
         <v>205</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>28</v>
       </c>
       <c r="F129" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>83</v>
       </c>
       <c r="F130" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>208</v>
       </c>
       <c r="D131">
         <v>14</v>
       </c>
       <c r="E131" t="s">
         <v>57</v>
       </c>
       <c r="F131" t="s">
         <v>107</v>
       </c>
     </row>
@@ -3917,51 +3917,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>216</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>217</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>37</v>
       </c>
       <c r="F139" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>218</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -4030,51 +4030,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>224</v>
       </c>
       <c r="D145">
         <v>14</v>
       </c>
       <c r="E145" t="s">
         <v>28</v>
       </c>
       <c r="F145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>225</v>
       </c>
       <c r="D146">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>28</v>
       </c>
       <c r="F146" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>226</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>37</v>
       </c>
       <c r="F147" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4381,51 +4381,51 @@
         <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>250</v>
       </c>
       <c r="D167">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>57</v>
       </c>
       <c r="F167" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>251</v>
       </c>
       <c r="D168">
         <v>14</v>
       </c>
       <c r="E168" t="s">
         <v>44</v>
       </c>
       <c r="F168" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4466,51 +4466,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>254</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>28</v>
       </c>
       <c r="F171" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>255</v>
       </c>
       <c r="D172">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>256</v>
       </c>
       <c r="D173">
         <v>14</v>
       </c>
       <c r="E173" t="s">
         <v>28</v>
       </c>
       <c r="F173" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>