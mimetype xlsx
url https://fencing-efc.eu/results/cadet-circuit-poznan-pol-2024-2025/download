--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1344,51 +1344,51 @@
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
@@ -1471,51 +1471,51 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1653,51 +1653,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
@@ -1721,85 +1721,85 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>44</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>50</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -2102,51 +2102,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>77</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>79</v>
       </c>
       <c r="F49" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2156,51 +2156,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>82</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>83</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>84</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>85</v>
       </c>
       <c r="F53" t="s">
@@ -2350,51 +2350,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>98</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>56</v>
@@ -2666,51 +2666,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>120</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>121</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>79</v>
       </c>
       <c r="F79" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>123</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>124</v>
       </c>
       <c r="F80" t="s">
@@ -2960,51 +2960,51 @@
       </c>
       <c r="C93" t="s">
         <v>143</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>144</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>145</v>
       </c>
       <c r="F94" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>147</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3057,51 +3057,51 @@
       </c>
       <c r="C98" t="s">
         <v>152</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>154</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C103" t="s">
         <v>158</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>90</v>
       </c>
       <c r="F103" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>159</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>160</v>
       </c>
       <c r="D105">
         <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
@@ -3388,51 +3388,51 @@
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
         <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>176</v>
       </c>
       <c r="F115" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>179</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>33</v>
       </c>
       <c r="F117" t="s">
@@ -3508,51 +3508,51 @@
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>145</v>
       </c>
       <c r="F121" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
         <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
       <c r="F123" t="s">
@@ -3642,88 +3642,88 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>196</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>197</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>198</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>123</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>199</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>201</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
@@ -3787,51 +3787,51 @@
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>206</v>
       </c>
       <c r="D137">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>207</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
@@ -3996,51 +3996,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>221</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>33</v>
       </c>
       <c r="F149" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>222</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>223</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>209</v>
       </c>
     </row>
@@ -4112,68 +4112,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>228</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>230</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>231</v>
       </c>
       <c r="D158">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>232</v>
       </c>
       <c r="D159">
         <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>16</v>
       </c>
       <c r="F159" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4347,51 +4347,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>247</v>
       </c>
       <c r="D170">
         <v>15</v>
       </c>
       <c r="E170" t="s">
         <v>90</v>
       </c>
       <c r="F170" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>248</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>90</v>
       </c>
       <c r="F171" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>249</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>209</v>
       </c>
     </row>
@@ -4415,51 +4415,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>251</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>64</v>
       </c>
       <c r="F174" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>252</v>
       </c>
       <c r="D175">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>253</v>
       </c>
       <c r="D176">
         <v>14</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>236</v>
       </c>
     </row>
@@ -4568,51 +4568,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>172</v>
       </c>
       <c r="C183" t="s">
         <v>262</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>7</v>
       </c>
       <c r="F183" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>172</v>
       </c>
       <c r="C184" t="s">
         <v>263</v>
       </c>
       <c r="D184">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>172</v>
       </c>
       <c r="C185" t="s">
         <v>264</v>
       </c>
       <c r="D185">
         <v>14</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>236</v>
       </c>
     </row>