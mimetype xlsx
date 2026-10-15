--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1491,93 +1491,93 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
@@ -1638,51 +1638,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
@@ -2401,51 +2401,51 @@
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
@@ -2552,51 +2552,51 @@
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>50</v>
       </c>
     </row>
@@ -3017,51 +3017,51 @@
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>90</v>
       </c>
     </row>
@@ -3091,51 +3091,51 @@
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>75</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
@@ -3365,51 +3365,51 @@
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>176</v>
       </c>
     </row>
@@ -3459,51 +3459,51 @@
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>182</v>
       </c>
       <c r="F108" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>184</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
     </row>
@@ -3793,51 +3793,51 @@
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
@@ -3933,51 +3933,51 @@
       </c>
       <c r="C131" t="s">
         <v>218</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>203</v>
       </c>
       <c r="F131" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>221</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
@@ -4117,51 +4117,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>232</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>233</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>234</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>45</v>
       </c>
     </row>
@@ -4219,82 +4219,82 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>238</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>47</v>
       </c>
       <c r="F149" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>78</v>
       </c>
       <c r="F152" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
@@ -4315,68 +4315,68 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>53</v>
       </c>
       <c r="F154" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>247</v>
       </c>
       <c r="D156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>248</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
@@ -4550,51 +4550,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>262</v>
       </c>
       <c r="D168">
         <v>15</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>263</v>
       </c>
       <c r="D169">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>264</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>168</v>
       </c>
     </row>
@@ -4751,51 +4751,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>275</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>276</v>
       </c>
       <c r="D181">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>277</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
@@ -4898,102 +4898,102 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>285</v>
       </c>
       <c r="D189">
         <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>286</v>
       </c>
       <c r="D190">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>78</v>
       </c>
       <c r="F190" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>288</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>289</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>291</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>152</v>
       </c>
       <c r="F193" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>293</v>
       </c>
       <c r="D194">
         <v>17</v>
       </c>
       <c r="E194" t="s">
         <v>98</v>
       </c>
       <c r="F194" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5082,51 +5082,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>301</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>302</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>303</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>250</v>
       </c>
     </row>