--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2485,51 +2485,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
@@ -2645,51 +2645,51 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
@@ -2705,51 +2705,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
@@ -2882,51 +2882,51 @@
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
@@ -3022,51 +3022,51 @@
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
@@ -3082,51 +3082,51 @@
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>48</v>
       </c>
       <c r="F39" t="s">
@@ -3182,51 +3182,51 @@
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>90</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
@@ -3302,51 +3302,51 @@
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>103</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
@@ -3759,51 +3759,51 @@
       </c>
       <c r="C71" t="s">
         <v>141</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
       <c r="F71" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>143</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>122</v>
       </c>
       <c r="F73" t="s">
@@ -4153,51 +4153,51 @@
       </c>
       <c r="C91" t="s">
         <v>172</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>173</v>
       </c>
       <c r="F91" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>175</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>176</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
@@ -4404,51 +4404,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>195</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>196</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>48</v>
       </c>
       <c r="F105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>197</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
@@ -4758,51 +4758,51 @@
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>222</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>224</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
       <c r="F124" t="s">
@@ -4838,51 +4838,51 @@
       </c>
       <c r="C126" t="s">
         <v>227</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>39</v>
       </c>
       <c r="F126" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>229</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>230</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>231</v>
       </c>
       <c r="F128" t="s">
@@ -4898,51 +4898,51 @@
       </c>
       <c r="C129" t="s">
         <v>233</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>18</v>
       </c>
       <c r="F129" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>234</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>235</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
@@ -4958,119 +4958,119 @@
       </c>
       <c r="C132" t="s">
         <v>236</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>35</v>
       </c>
       <c r="F132" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>238</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>18</v>
       </c>
       <c r="F133" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>239</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>241</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>242</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>244</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>42</v>
       </c>
       <c r="F137" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>245</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>249</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>173</v>
       </c>
       <c r="F141" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>251</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>252</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
@@ -5329,116 +5329,116 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>269</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>64</v>
       </c>
       <c r="F154" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>270</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>122</v>
       </c>
       <c r="F155" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>271</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>272</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>231</v>
       </c>
       <c r="F157" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>273</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>275</v>
       </c>
       <c r="D159">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>90</v>
       </c>
       <c r="F159" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>276</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
@@ -5589,153 +5589,153 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>289</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>18</v>
       </c>
       <c r="F170" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>290</v>
       </c>
       <c r="D171">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>18</v>
       </c>
       <c r="F171" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>291</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>42</v>
       </c>
       <c r="F172" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>293</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
       <c r="F173" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>294</v>
       </c>
       <c r="D174">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>122</v>
       </c>
       <c r="F174" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>295</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>18</v>
       </c>
       <c r="F175" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>296</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>42</v>
       </c>
       <c r="F176" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>298</v>
       </c>
       <c r="D177">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>18</v>
       </c>
       <c r="F177" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>299</v>
       </c>
       <c r="D178">
         <v>17</v>
       </c>
       <c r="E178" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
@@ -5999,51 +5999,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>321</v>
       </c>
       <c r="D195">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>18</v>
       </c>
       <c r="F195" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>322</v>
       </c>
       <c r="D196">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>323</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>25</v>
       </c>
       <c r="F197" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
@@ -6058,68 +6058,68 @@
         <v>158</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>326</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>327</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>173</v>
       </c>
       <c r="F200" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>328</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>18</v>
       </c>
       <c r="F201" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>329</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>18</v>
       </c>
       <c r="F202" t="s">
         <v>95</v>
       </c>
     </row>
@@ -6256,51 +6256,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>342</v>
       </c>
       <c r="D211">
         <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>122</v>
       </c>
       <c r="F211" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="C212" t="s">
         <v>343</v>
       </c>
       <c r="D212">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>344</v>
       </c>
       <c r="D213">
         <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>345</v>
@@ -6448,51 +6448,51 @@
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>353</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>354</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>355</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
@@ -6608,51 +6608,51 @@
       </c>
       <c r="C13" t="s">
         <v>365</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>366</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>368</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>284</v>
       </c>
       <c r="F15" t="s">
@@ -6668,51 +6668,51 @@
       </c>
       <c r="C16" t="s">
         <v>370</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>371</v>
       </c>
       <c r="D17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>373</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
@@ -6868,51 +6868,51 @@
       </c>
       <c r="C26" t="s">
         <v>386</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>387</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>388</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
@@ -7459,51 +7459,51 @@
       </c>
       <c r="C56" t="s">
         <v>428</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>429</v>
       </c>
       <c r="D57">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>90</v>
       </c>
       <c r="F57" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>430</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>35</v>
       </c>
       <c r="F58" t="s">
@@ -7779,51 +7779,51 @@
       </c>
       <c r="C72" t="s">
         <v>449</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>284</v>
       </c>
       <c r="F72" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>450</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>451</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>75</v>
       </c>
     </row>
@@ -7936,51 +7936,51 @@
       </c>
       <c r="C80" t="s">
         <v>458</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>460</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>461</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>462</v>
       </c>
     </row>
@@ -8273,51 +8273,51 @@
       </c>
       <c r="C97" t="s">
         <v>480</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>481</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>482</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
@@ -8333,71 +8333,71 @@
       </c>
       <c r="C100" t="s">
         <v>484</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>42</v>
       </c>
       <c r="F100" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>486</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>487</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>488</v>
       </c>
       <c r="F102" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>490</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
@@ -8413,51 +8413,51 @@
       </c>
       <c r="C104" t="s">
         <v>491</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>42</v>
       </c>
       <c r="F104" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>492</v>
       </c>
       <c r="D105">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>22</v>
       </c>
       <c r="F105" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>494</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>284</v>
       </c>
       <c r="F106" t="s">
@@ -8493,51 +8493,51 @@
       </c>
       <c r="C108" t="s">
         <v>499</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>488</v>
       </c>
       <c r="F108" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>501</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>39</v>
       </c>
       <c r="F109" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>503</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>22</v>
       </c>
       <c r="F110" t="s">
@@ -8613,91 +8613,91 @@
       </c>
       <c r="C114" t="s">
         <v>510</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
       <c r="F114" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>511</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>42</v>
       </c>
       <c r="F115" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>512</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>122</v>
       </c>
       <c r="F116" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>513</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>514</v>
       </c>
       <c r="F117" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>516</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>18</v>
       </c>
       <c r="F118" t="s">
@@ -8978,51 +8978,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>533</v>
       </c>
       <c r="D133">
         <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>534</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>119</v>
       </c>
       <c r="F134" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>536</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>90</v>
       </c>
       <c r="F135" t="s">
         <v>186</v>
       </c>
     </row>
@@ -9267,51 +9267,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>554</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>48</v>
       </c>
       <c r="F150" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>555</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>18</v>
       </c>
       <c r="F151" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>556</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9471,51 +9471,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>568</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>39</v>
       </c>
       <c r="F162" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>570</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>571</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>572</v>
@@ -9629,51 +9629,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>579</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>18</v>
       </c>
       <c r="F172" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>580</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
       <c r="F173" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>581</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>60</v>
       </c>
       <c r="F174" t="s">
         <v>225</v>
       </c>
     </row>
@@ -9728,51 +9728,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>585</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>90</v>
       </c>
       <c r="F178" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>587</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>18</v>
       </c>
       <c r="F179" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>588</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
@@ -10084,68 +10084,68 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>610</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>90</v>
       </c>
       <c r="F200" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>611</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>25</v>
       </c>
       <c r="F201" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>612</v>
       </c>
       <c r="D202">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>18</v>
       </c>
       <c r="F202" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>613</v>
       </c>
       <c r="D203">
         <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>48</v>
       </c>
       <c r="F203" t="s">
         <v>142</v>
       </c>
     </row>
@@ -10237,51 +10237,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="C209" t="s">
         <v>620</v>
       </c>
       <c r="D209">
         <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>51</v>
       </c>
       <c r="F209" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>621</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>18</v>
       </c>
       <c r="F210" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>622</v>
       </c>
       <c r="D211">
         <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>18</v>
       </c>
       <c r="F211" t="s">
         <v>115</v>
       </c>
     </row>
@@ -10353,51 +10353,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>627</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>60</v>
       </c>
       <c r="F216" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>629</v>
       </c>
       <c r="D217">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>18</v>
       </c>
       <c r="F217" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>631</v>
       </c>
       <c r="D218">
         <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>18</v>
       </c>
       <c r="F218" t="s">
         <v>115</v>
       </c>
     </row>
@@ -10506,99 +10506,99 @@
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>638</v>
       </c>
       <c r="D225">
         <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>90</v>
       </c>
       <c r="F225" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>639</v>
       </c>
       <c r="D226">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>90</v>
       </c>
       <c r="F226" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>640</v>
       </c>
       <c r="D227">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>18</v>
       </c>
       <c r="F227" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>641</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>642</v>
       </c>
       <c r="D229">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>643</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>18</v>
       </c>
       <c r="F230" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
@@ -10616,102 +10616,102 @@
         <v>561</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>645</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>646</v>
       </c>
       <c r="D233">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>360</v>
       </c>
       <c r="F233" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>648</v>
       </c>
       <c r="D234">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>18</v>
       </c>
       <c r="F234" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="C235" t="s">
         <v>650</v>
       </c>
       <c r="D235">
         <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>18</v>
       </c>
       <c r="F235" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>651</v>
       </c>
       <c r="D236">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E236" t="s">
         <v>18</v>
       </c>
       <c r="F236" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>231</v>
       </c>
       <c r="C237" t="s">
         <v>652</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>18</v>
       </c>
       <c r="F237" t="s">
         <v>653</v>
       </c>
     </row>