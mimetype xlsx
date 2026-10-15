--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1613,51 +1613,51 @@
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2000,68 +2000,68 @@
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -2376,51 +2376,51 @@
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>83</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
@@ -2906,51 +2906,51 @@
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -3317,51 +3317,51 @@
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>138</v>
       </c>
       <c r="F94" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3548,51 +3548,51 @@
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>181</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3662,51 +3662,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>187</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>190</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
       <c r="F113" t="s">
         <v>87</v>
       </c>
     </row>
@@ -3756,51 +3756,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>195</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>196</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>83</v>
       </c>
       <c r="F118" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3833,71 +3833,71 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>138</v>
       </c>
       <c r="F120" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>48</v>
       </c>
       <c r="F121" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>203</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>204</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>110</v>
       </c>
       <c r="F123" t="s">
         <v>117</v>
       </c>
     </row>
@@ -4064,68 +4064,68 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>48</v>
       </c>
       <c r="F132" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>218</v>
       </c>
       <c r="D133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>219</v>
       </c>
       <c r="F133" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>221</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>48</v>
       </c>
       <c r="F134" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
         <v>223</v>
       </c>
     </row>
@@ -4381,99 +4381,99 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>48</v>
       </c>
       <c r="F151" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>248</v>
       </c>
       <c r="F153" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>250</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>251</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>253</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>60</v>
       </c>
     </row>
@@ -4579,51 +4579,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>83</v>
       </c>
       <c r="F163" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>263</v>
       </c>
       <c r="D164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>192</v>
       </c>
       <c r="F164" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>265</v>
       </c>
       <c r="D165">
         <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>94</v>
       </c>
     </row>
@@ -5173,102 +5173,102 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>308</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>309</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>180</v>
       </c>
       <c r="F200" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>311</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>312</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>313</v>
       </c>
       <c r="D203">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>314</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
@@ -5334,51 +5334,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>320</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>321</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>138</v>
       </c>
       <c r="F210" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>206</v>
       </c>
       <c r="C211" t="s">
         <v>322</v>
       </c>
       <c r="D211">
         <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
@@ -5552,68 +5552,68 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>335</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>336</v>
       </c>
       <c r="D223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>337</v>
       </c>
       <c r="D224">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>33</v>
       </c>
       <c r="F224" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>339</v>
       </c>
       <c r="D225">
         <v>18</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" t="s">
         <v>174</v>
       </c>
     </row>
@@ -5722,68 +5722,68 @@
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>346</v>
       </c>
       <c r="D232">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>347</v>
       </c>
       <c r="D233">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>348</v>
       </c>
       <c r="D234">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>349</v>
       </c>
       <c r="D235">
         <v>18</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>350</v>
       </c>
     </row>