--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2672,108 +2672,108 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
@@ -2857,51 +2857,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
@@ -2934,91 +2934,91 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
@@ -3051,51 +3051,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -3108,51 +3108,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3313,51 +3313,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
@@ -3393,51 +3393,51 @@
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
@@ -3450,51 +3450,51 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
@@ -3621,71 +3621,71 @@
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>99</v>
       </c>
       <c r="F54" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3701,51 +3701,51 @@
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>45</v>
       </c>
       <c r="F57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>107</v>
       </c>
       <c r="F58" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
@@ -3781,51 +3781,51 @@
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>99</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>45</v>
       </c>
       <c r="F63" t="s">
@@ -3841,71 +3841,71 @@
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>121</v>
       </c>
       <c r="F67" t="s">
@@ -3981,51 +3981,51 @@
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
@@ -4035,51 +4035,51 @@
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>45</v>
       </c>
       <c r="F74" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>45</v>
       </c>
       <c r="F75" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
@@ -4215,71 +4215,71 @@
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>149</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>45</v>
       </c>
       <c r="F85" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>58</v>
       </c>
     </row>
@@ -4409,51 +4409,51 @@
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>45</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
@@ -4509,51 +4509,51 @@
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
@@ -4823,71 +4823,71 @@
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>52</v>
       </c>
       <c r="F114" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>199</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>23</v>
       </c>
       <c r="F115" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>201</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>202</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>23</v>
       </c>
       <c r="F117" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4917,111 +4917,111 @@
       </c>
       <c r="C119" t="s">
         <v>204</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>206</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>45</v>
       </c>
       <c r="F121" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>45</v>
       </c>
       <c r="F123" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>212</v>
       </c>
       <c r="F124" t="s">
@@ -5037,91 +5037,91 @@
       </c>
       <c r="C125" t="s">
         <v>214</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>215</v>
       </c>
       <c r="F125" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>217</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>219</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>23</v>
       </c>
       <c r="F127" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>221</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>222</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>212</v>
       </c>
       <c r="F129" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5298,51 +5298,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>237</v>
       </c>
       <c r="D140">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>99</v>
       </c>
       <c r="F140" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>239</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>52</v>
       </c>
       <c r="F142" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
@@ -5456,218 +5456,218 @@
         <v>249</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>251</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>23</v>
       </c>
       <c r="F151" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>252</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>253</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>99</v>
       </c>
       <c r="F153" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>254</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>52</v>
       </c>
       <c r="F154" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>255</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>256</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>257</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>23</v>
       </c>
       <c r="F158" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>259</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>45</v>
       </c>
       <c r="F159" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>260</v>
       </c>
       <c r="D160">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>52</v>
       </c>
       <c r="F160" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>262</v>
       </c>
       <c r="D161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>263</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>23</v>
       </c>
       <c r="F162" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
@@ -5705,51 +5705,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>271</v>
       </c>
       <c r="F165" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>273</v>
       </c>
       <c r="D166">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>23</v>
       </c>
       <c r="F166" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>274</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>23</v>
       </c>
       <c r="F167" t="s">
         <v>90</v>
       </c>
     </row>
@@ -5875,153 +5875,153 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>23</v>
       </c>
       <c r="F175" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>215</v>
       </c>
       <c r="F176" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>287</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>271</v>
       </c>
       <c r="F177" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>289</v>
       </c>
       <c r="D178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>23</v>
       </c>
       <c r="F178" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>290</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>45</v>
       </c>
       <c r="F179" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>291</v>
       </c>
       <c r="D180">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>212</v>
       </c>
       <c r="F180" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>293</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>52</v>
       </c>
       <c r="F181" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>295</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>296</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>23</v>
       </c>
       <c r="F183" t="s">
         <v>153</v>
       </c>
     </row>
@@ -6093,99 +6093,99 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>304</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>305</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>306</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>39</v>
       </c>
       <c r="F190" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>308</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>309</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>23</v>
       </c>
       <c r="F192" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>310</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>212</v>
       </c>
       <c r="F193" t="s">
         <v>292</v>
       </c>
     </row>
@@ -6325,82 +6325,82 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>325</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>23</v>
       </c>
       <c r="F202" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>327</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>328</v>
       </c>
       <c r="D205">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>23</v>
       </c>
       <c r="F205" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>329</v>
       </c>
       <c r="D206">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>23</v>
       </c>
       <c r="F206" t="s">
         <v>330</v>
       </c>
     </row>
@@ -6571,51 +6571,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>348</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>99</v>
       </c>
       <c r="F217" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>349</v>
       </c>
       <c r="D218">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>215</v>
       </c>
       <c r="F218" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>351</v>
       </c>
       <c r="D219">
         <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>99</v>
       </c>
       <c r="F219" t="s">
         <v>176</v>
       </c>
     </row>
@@ -6639,102 +6639,102 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>355</v>
       </c>
       <c r="D221">
         <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>353</v>
       </c>
       <c r="F221" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>356</v>
       </c>
       <c r="D222">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>18</v>
       </c>
       <c r="F222" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>357</v>
       </c>
       <c r="D223">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>52</v>
       </c>
       <c r="F223" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>358</v>
       </c>
       <c r="D224">
         <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>10</v>
       </c>
       <c r="F224" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>359</v>
       </c>
       <c r="D225">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>23</v>
       </c>
       <c r="F225" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>360</v>
       </c>
       <c r="D226">
         <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>332</v>
       </c>
       <c r="F226" t="s">
         <v>361</v>
       </c>
     </row>
@@ -6792,99 +6792,99 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>365</v>
       </c>
       <c r="D230">
         <v>19</v>
       </c>
       <c r="E230" t="s">
         <v>23</v>
       </c>
       <c r="F230" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>366</v>
       </c>
       <c r="D231">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>23</v>
       </c>
       <c r="F231" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>367</v>
       </c>
       <c r="D232">
         <v>18</v>
       </c>
       <c r="E232" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>368</v>
       </c>
       <c r="D233">
         <v>19</v>
       </c>
       <c r="E233" t="s">
         <v>215</v>
       </c>
       <c r="F233" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>369</v>
       </c>
       <c r="D234">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E234" t="s">
         <v>39</v>
       </c>
       <c r="F234" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>371</v>
       </c>
       <c r="D235">
         <v>20</v>
       </c>
       <c r="E235" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
@@ -7092,51 +7092,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>387</v>
       </c>
       <c r="D248">
         <v>21</v>
       </c>
       <c r="E248" t="s">
         <v>342</v>
       </c>
       <c r="F248" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>389</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>332</v>
       </c>
       <c r="F249" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>247</v>
       </c>
       <c r="C250" t="s">
         <v>390</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -7330,51 +7330,51 @@
       </c>
       <c r="C10" t="s">
         <v>401</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>402</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>403</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
@@ -7541,51 +7541,51 @@
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>414</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>415</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>417</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -7735,91 +7735,91 @@
       </c>
       <c r="C31" t="s">
         <v>430</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>432</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>433</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>434</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>435</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7869,51 +7869,51 @@
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>439</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>440</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>441</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>99</v>
       </c>
       <c r="F40" t="s">
         <v>100</v>
       </c>
     </row>
@@ -8103,51 +8103,51 @@
       </c>
       <c r="C50" t="s">
         <v>452</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>454</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>455</v>
       </c>
       <c r="F51" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>457</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
@@ -8334,51 +8334,51 @@
       </c>
       <c r="C62" t="s">
         <v>470</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
       <c r="F62" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>471</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>472</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8639,51 +8639,51 @@
       </c>
       <c r="C78" t="s">
         <v>488</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>215</v>
       </c>
       <c r="F78" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>490</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>491</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
@@ -8810,128 +8810,128 @@
       </c>
       <c r="C87" t="s">
         <v>498</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>499</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>500</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>501</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>503</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>455</v>
       </c>
       <c r="F91" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>505</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>23</v>
       </c>
       <c r="F92" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>506</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>353</v>
       </c>
       <c r="F93" t="s">
@@ -9004,68 +9004,68 @@
       </c>
       <c r="C97" t="s">
         <v>512</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>99</v>
       </c>
       <c r="F97" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>514</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>515</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>332</v>
       </c>
       <c r="F99" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>516</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
@@ -9081,51 +9081,51 @@
       </c>
       <c r="C101" t="s">
         <v>517</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>52</v>
       </c>
       <c r="F101" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>519</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>520</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>52</v>
       </c>
       <c r="F103" t="s">
@@ -9352,51 +9352,51 @@
       </c>
       <c r="C115" t="s">
         <v>534</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>535</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>45</v>
       </c>
       <c r="F116" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>536</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>52</v>
       </c>
       <c r="F117" t="s">
@@ -9449,51 +9449,51 @@
       </c>
       <c r="C120" t="s">
         <v>539</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>29</v>
       </c>
       <c r="F120" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>540</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>29</v>
       </c>
       <c r="F121" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>542</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>52</v>
       </c>
       <c r="F122" t="s">
@@ -9589,51 +9589,51 @@
       </c>
       <c r="C127" t="s">
         <v>550</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>271</v>
       </c>
       <c r="F127" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>551</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
       <c r="F128" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>553</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
@@ -9649,51 +9649,51 @@
       </c>
       <c r="C130" t="s">
         <v>554</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>23</v>
       </c>
       <c r="F130" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>556</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>557</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
       <c r="F132" t="s">
@@ -9774,51 +9774,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>564</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>45</v>
       </c>
       <c r="F137" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>565</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>45</v>
       </c>
       <c r="F138" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>566</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>353</v>
       </c>
       <c r="F139" t="s">
         <v>567</v>
       </c>
     </row>
@@ -9836,51 +9836,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>569</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>570</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>455</v>
       </c>
       <c r="F142" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>571</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>39</v>
       </c>
       <c r="F143" t="s">
         <v>572</v>
       </c>
     </row>
@@ -9921,51 +9921,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>575</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>99</v>
       </c>
       <c r="F146" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>576</v>
       </c>
       <c r="D147">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>99</v>
       </c>
       <c r="F147" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>577</v>
       </c>
       <c r="D148">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>283</v>
       </c>
     </row>
@@ -9986,153 +9986,153 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>579</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>23</v>
       </c>
       <c r="F150" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>580</v>
       </c>
       <c r="D151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>581</v>
       </c>
       <c r="F151" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>582</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>212</v>
       </c>
       <c r="F152" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>583</v>
       </c>
       <c r="D153">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>455</v>
       </c>
       <c r="F153" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>584</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>585</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>587</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>588</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="C158" t="s">
         <v>589</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
@@ -10184,65 +10184,65 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>594</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>23</v>
       </c>
       <c r="F162" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>595</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>596</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>215</v>
       </c>
       <c r="F164" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>597</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>23</v>
       </c>
       <c r="F165" t="s">
         <v>144</v>
       </c>
     </row>
@@ -10331,51 +10331,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>603</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>39</v>
       </c>
       <c r="F171" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>605</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>606</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173" t="s">
         <v>78</v>
       </c>
     </row>
@@ -10478,51 +10478,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>616</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>23</v>
       </c>
       <c r="F180" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>617</v>
       </c>
       <c r="D181">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>23</v>
       </c>
       <c r="F181" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>618</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>212</v>
       </c>
       <c r="F182" t="s">
         <v>422</v>
       </c>
     </row>
@@ -10594,51 +10594,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>625</v>
       </c>
       <c r="D187">
         <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>626</v>
       </c>
       <c r="D188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>627</v>
       </c>
       <c r="F188" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>629</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>128</v>
       </c>
     </row>
@@ -10744,51 +10744,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>640</v>
       </c>
       <c r="D196">
         <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>23</v>
       </c>
       <c r="F196" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>641</v>
       </c>
       <c r="D197">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>7</v>
       </c>
       <c r="F197" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>643</v>
       </c>
       <c r="D198">
         <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>39</v>
       </c>
       <c r="F198" t="s">
         <v>644</v>
       </c>
     </row>
@@ -10925,51 +10925,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>655</v>
       </c>
       <c r="D207">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>23</v>
       </c>
       <c r="F207" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>656</v>
       </c>
       <c r="D208">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E208" t="s">
         <v>52</v>
       </c>
       <c r="F208" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>658</v>
       </c>
       <c r="D209">
         <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>23</v>
       </c>
       <c r="F209" t="s">
         <v>555</v>
       </c>
     </row>
@@ -11163,119 +11163,119 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>215</v>
       </c>
       <c r="C221" t="s">
         <v>673</v>
       </c>
       <c r="D221">
         <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>332</v>
       </c>
       <c r="F221" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>674</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>459</v>
       </c>
       <c r="F222" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>217</v>
       </c>
       <c r="C223" t="s">
         <v>675</v>
       </c>
       <c r="D223">
         <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>23</v>
       </c>
       <c r="F223" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>676</v>
       </c>
       <c r="D224">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>39</v>
       </c>
       <c r="F224" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>678</v>
       </c>
       <c r="D225">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>459</v>
       </c>
       <c r="F225" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>679</v>
       </c>
       <c r="D226">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>23</v>
       </c>
       <c r="F226" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>221</v>
       </c>
       <c r="C227" t="s">
         <v>680</v>
       </c>
       <c r="D227">
         <v>21</v>
       </c>
       <c r="E227" t="s">
         <v>23</v>
       </c>
       <c r="F227" t="s">
         <v>681</v>
       </c>
     </row>
@@ -11585,51 +11585,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>240</v>
       </c>
       <c r="C246" t="s">
         <v>704</v>
       </c>
       <c r="D246">
         <v>21</v>
       </c>
       <c r="E246" t="s">
         <v>7</v>
       </c>
       <c r="F246" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>241</v>
       </c>
       <c r="C247" t="s">
         <v>705</v>
       </c>
       <c r="D247">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E247" t="s">
         <v>215</v>
       </c>
       <c r="F247" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>706</v>
       </c>
       <c r="D248">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>23</v>
       </c>
       <c r="F248" t="s">
         <v>153</v>
       </c>
     </row>
@@ -11704,51 +11704,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>247</v>
       </c>
       <c r="C253" t="s">
         <v>711</v>
       </c>
       <c r="D253">
         <v>20</v>
       </c>
       <c r="E253" t="s">
         <v>332</v>
       </c>
       <c r="F253" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>248</v>
       </c>
       <c r="C254" t="s">
         <v>713</v>
       </c>
       <c r="D254">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>99</v>
       </c>
       <c r="F254" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>714</v>
       </c>
       <c r="D255">
         <v>19</v>
       </c>
       <c r="E255" t="s">
         <v>23</v>
       </c>
       <c r="F255" t="s">
         <v>90</v>
       </c>
     </row>
@@ -11772,51 +11772,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>251</v>
       </c>
       <c r="C257" t="s">
         <v>717</v>
       </c>
       <c r="D257">
         <v>18</v>
       </c>
       <c r="E257" t="s">
         <v>58</v>
       </c>
       <c r="F257" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>251</v>
       </c>
       <c r="C258" t="s">
         <v>719</v>
       </c>
       <c r="D258">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E258" t="s">
         <v>99</v>
       </c>
       <c r="F258" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>253</v>
       </c>
       <c r="C259" t="s">
         <v>720</v>
       </c>
       <c r="D259">
         <v>19</v>
       </c>
       <c r="E259" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>254</v>
@@ -11871,51 +11871,51 @@
     <row r="263" spans="1:6">
       <c r="A263">
         <v>257</v>
       </c>
       <c r="C263" t="s">
         <v>725</v>
       </c>
       <c r="D263">
         <v>18</v>
       </c>
       <c r="E263" t="s">
         <v>99</v>
       </c>
       <c r="F263" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>258</v>
       </c>
       <c r="C264" t="s">
         <v>726</v>
       </c>
       <c r="D264">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>99</v>
       </c>
       <c r="F264" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>259</v>
       </c>
       <c r="C265" t="s">
         <v>727</v>
       </c>
       <c r="D265">
         <v>20</v>
       </c>
       <c r="E265" t="s">
         <v>332</v>
       </c>
       <c r="F265" t="s">
         <v>333</v>
       </c>
     </row>
@@ -11936,51 +11936,51 @@
         <v>729</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>260</v>
       </c>
       <c r="C267" t="s">
         <v>730</v>
       </c>
       <c r="D267">
         <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>731</v>
       </c>
       <c r="D268">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E268" t="s">
         <v>23</v>
       </c>
       <c r="F268" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="C269" t="s">
         <v>732</v>
       </c>
       <c r="D269">
         <v>20</v>
       </c>
       <c r="E269" t="s">
         <v>23</v>
       </c>
       <c r="F269" t="s">
         <v>384</v>
       </c>
     </row>
@@ -12114,51 +12114,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>272</v>
       </c>
       <c r="C278" t="s">
         <v>741</v>
       </c>
       <c r="D278">
         <v>18</v>
       </c>
       <c r="E278" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>273</v>
       </c>
       <c r="C279" t="s">
         <v>742</v>
       </c>
       <c r="D279">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E279" t="s">
         <v>23</v>
       </c>
       <c r="F279" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>274</v>
       </c>
       <c r="C280" t="s">
         <v>743</v>
       </c>
       <c r="D280">
         <v>17</v>
       </c>
       <c r="E280" t="s">
         <v>23</v>
       </c>
       <c r="F280" t="s">
         <v>620</v>
       </c>
     </row>