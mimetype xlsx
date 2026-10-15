--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1309,125 +1309,125 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
@@ -1477,91 +1477,91 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -1674,51 +1674,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -1774,71 +1774,71 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
@@ -1911,51 +1911,51 @@
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>73</v>
       </c>
     </row>
@@ -1988,51 +1988,51 @@
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
@@ -2122,131 +2122,131 @@
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>63</v>
       </c>
       <c r="F48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>90</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>32</v>
       </c>
       <c r="F52" t="s">
@@ -2279,51 +2279,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>94</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2413,51 +2413,51 @@
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
       <c r="F61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
@@ -2493,71 +2493,71 @@
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>94</v>
       </c>
       <c r="F65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
@@ -2770,51 +2770,51 @@
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>134</v>
       </c>
       <c r="F80" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
@@ -2907,91 +2907,91 @@
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>149</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3041,51 +3041,51 @@
       </c>
       <c r="C93" t="s">
         <v>153</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
       <c r="F94" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
@@ -3118,268 +3118,268 @@
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>162</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>50</v>
       </c>
       <c r="F104" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>168</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>170</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>94</v>
       </c>
       <c r="F110" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3426,51 +3426,51 @@
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>180</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -3503,51 +3503,51 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>182</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>183</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>184</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
@@ -3702,136 +3702,136 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>50</v>
       </c>
       <c r="F129" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>199</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>24</v>
       </c>
       <c r="F130" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>200</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>195</v>
       </c>
       <c r="F131" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>205</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
@@ -3869,85 +3869,85 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>210</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>94</v>
       </c>
       <c r="F138" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>211</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>24</v>
       </c>
       <c r="F139" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>213</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>215</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>24</v>
       </c>
       <c r="F141" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>24</v>
       </c>
       <c r="F142" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4107,51 +4107,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>24</v>
       </c>
       <c r="F153" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>234</v>
       </c>
       <c r="D154">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -4172,68 +4172,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>236</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>24</v>
       </c>
       <c r="F156" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>237</v>
       </c>
       <c r="D157">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>24</v>
       </c>
       <c r="F157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>238</v>
       </c>
       <c r="D158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>239</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>24</v>
       </c>
       <c r="F159" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4274,85 +4274,85 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>94</v>
       </c>
       <c r="F163" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>244</v>
       </c>
       <c r="D164">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>245</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>246</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
     </row>
@@ -4376,51 +4376,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>134</v>
       </c>
       <c r="F168" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>249</v>
       </c>
       <c r="D169">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>250</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>165</v>
       </c>
     </row>