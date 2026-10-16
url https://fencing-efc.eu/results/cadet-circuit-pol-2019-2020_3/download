--- v0 (2026-06-13)
+++ v1 (2026-10-16)
@@ -1400,111 +1400,111 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1577,51 +1577,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1708,91 +1708,91 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>26</v>
       </c>
       <c r="F29" t="s">
@@ -1825,51 +1825,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1925,51 +1925,51 @@
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>48</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -1985,91 +1985,91 @@
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
@@ -2085,51 +2085,51 @@
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>92</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
@@ -2205,51 +2205,51 @@
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>80</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>80</v>
       </c>
       <c r="F52" t="s">
@@ -2305,71 +2305,71 @@
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2425,91 +2425,91 @@
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>114</v>
       </c>
       <c r="F61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>77</v>
       </c>
       <c r="F63" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>120</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2545,71 +2545,71 @@
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>80</v>
       </c>
       <c r="F67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>85</v>
       </c>
       <c r="F69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
@@ -2625,111 +2625,111 @@
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>77</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>85</v>
       </c>
       <c r="F75" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -2925,191 +2925,191 @@
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>92</v>
       </c>
       <c r="F87" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>92</v>
       </c>
       <c r="F88" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>77</v>
       </c>
       <c r="F89" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>156</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>157</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
@@ -3122,91 +3122,91 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>80</v>
       </c>
       <c r="F98" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>168</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
@@ -3259,51 +3259,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
@@ -3339,91 +3339,91 @@
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>77</v>
       </c>
       <c r="F109" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>180</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>181</v>
       </c>
       <c r="F110" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>183</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
@@ -3499,108 +3499,108 @@
       </c>
       <c r="C115" t="s">
         <v>187</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>92</v>
       </c>
       <c r="F115" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>189</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>181</v>
       </c>
       <c r="F116" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>191</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>193</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>114</v>
       </c>
       <c r="F118" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>194</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -3650,51 +3650,51 @@
       </c>
       <c r="C123" t="s">
         <v>198</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>199</v>
       </c>
       <c r="D124">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>200</v>
       </c>
       <c r="D125">
         <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>48</v>
       </c>
       <c r="F125" t="s">
@@ -3710,51 +3710,51 @@
       </c>
       <c r="C126" t="s">
         <v>202</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>95</v>
       </c>
       <c r="F126" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>203</v>
       </c>
       <c r="D127">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>181</v>
       </c>
       <c r="F127" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>204</v>
       </c>
       <c r="D128">
         <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
@@ -3852,51 +3852,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>211</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>141</v>
       </c>
       <c r="F134" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>212</v>
       </c>
       <c r="D135">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>181</v>
       </c>
       <c r="F135" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>214</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>54</v>
       </c>
     </row>
@@ -4005,102 +4005,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>221</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>222</v>
       </c>
       <c r="D144">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>223</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>224</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>181</v>
       </c>
       <c r="F146" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>225</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>226</v>
       </c>
       <c r="D148">
         <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>92</v>
       </c>
       <c r="F148" t="s">
         <v>93</v>
       </c>
     </row>
@@ -4175,102 +4175,102 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>232</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>233</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>235</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>236</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>238</v>
       </c>
       <c r="D157">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>23</v>
       </c>
       <c r="F157" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>239</v>
       </c>
       <c r="D158">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>122</v>
       </c>
     </row>