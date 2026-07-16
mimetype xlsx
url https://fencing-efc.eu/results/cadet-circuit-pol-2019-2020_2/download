--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2175,51 +2175,51 @@
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -2275,51 +2275,51 @@
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
@@ -2486,51 +2486,51 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2603,128 +2603,128 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
@@ -2740,51 +2740,51 @@
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>75</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -2834,91 +2834,91 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>90</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
@@ -2931,111 +2931,111 @@
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>97</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>98</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
@@ -3282,51 +3282,51 @@
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>98</v>
       </c>
       <c r="F62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>113</v>
       </c>
     </row>
@@ -3496,51 +3496,51 @@
       </c>
       <c r="C73" t="s">
         <v>135</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>34</v>
       </c>
       <c r="F74" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3573,91 +3573,91 @@
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>93</v>
       </c>
       <c r="F80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>146</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>147</v>
       </c>
       <c r="F81" t="s">
@@ -3793,51 +3793,51 @@
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>161</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>162</v>
       </c>
       <c r="F90" t="s">
@@ -4007,71 +4007,71 @@
       </c>
       <c r="C99" t="s">
         <v>173</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>174</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>175</v>
       </c>
       <c r="D101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>176</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>177</v>
       </c>
     </row>
@@ -4084,71 +4084,71 @@
       </c>
       <c r="C103" t="s">
         <v>178</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>180</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>181</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>93</v>
       </c>
       <c r="F105" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>52</v>
       </c>
       <c r="F106" t="s">
@@ -4184,51 +4184,51 @@
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>31</v>
       </c>
       <c r="F108" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>190</v>
       </c>
     </row>
@@ -4321,125 +4321,125 @@
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>147</v>
       </c>
       <c r="F115" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>200</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>114</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>201</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>31</v>
       </c>
       <c r="F120" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
@@ -4910,85 +4910,85 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>244</v>
       </c>
       <c r="D147">
         <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>113</v>
       </c>
       <c r="F147" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>245</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>247</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>248</v>
       </c>
       <c r="D150">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>147</v>
       </c>
       <c r="F150" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>250</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>229</v>
       </c>
       <c r="F151" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5080,99 +5080,99 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>257</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>259</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>261</v>
       </c>
       <c r="D159">
         <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>262</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>34</v>
       </c>
       <c r="F160" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>263</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>264</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5196,85 +5196,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>266</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>268</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>229</v>
       </c>
       <c r="F165" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>271</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>229</v>
       </c>
       <c r="F167" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>272</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5349,51 +5349,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>280</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>219</v>
       </c>
       <c r="F173" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>282</v>
       </c>
       <c r="D174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>34</v>
       </c>
       <c r="F174" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>285</v>
       </c>
     </row>
@@ -5547,51 +5547,51 @@
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>294</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>98</v>
       </c>
       <c r="F4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>295</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>296</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>298</v>
@@ -5635,51 +5635,51 @@
       </c>
       <c r="C9" t="s">
         <v>301</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>303</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>305</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -5775,51 +5775,51 @@
       </c>
       <c r="C16" t="s">
         <v>313</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>314</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>316</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>317</v>
       </c>
       <c r="F18" t="s">
@@ -5855,51 +5855,51 @@
       </c>
       <c r="C20" t="s">
         <v>320</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>321</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>323</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
@@ -6046,51 +6046,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>332</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>334</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>335</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
@@ -6163,51 +6163,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>341</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>342</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>344</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>113</v>
       </c>
       <c r="F38" t="s">
@@ -6263,51 +6263,51 @@
       </c>
       <c r="C41" t="s">
         <v>347</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>348</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>350</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>70</v>
       </c>
       <c r="F43" t="s">
@@ -6560,51 +6560,51 @@
       </c>
       <c r="C56" t="s">
         <v>372</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>374</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>317</v>
       </c>
       <c r="F57" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>376</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>162</v>
       </c>
       <c r="F58" t="s">
@@ -6694,51 +6694,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>383</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>384</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>310</v>
       </c>
       <c r="F64" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>385</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
@@ -6934,51 +6934,51 @@
       </c>
       <c r="C75" t="s">
         <v>400</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>401</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>403</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="F77" t="s">
@@ -7274,51 +7274,51 @@
       </c>
       <c r="C92" t="s">
         <v>424</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>36</v>
       </c>
       <c r="F92" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>426</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>36</v>
       </c>
       <c r="F93" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>428</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>98</v>
       </c>
       <c r="F94" t="s">
@@ -7374,91 +7374,91 @@
       </c>
       <c r="C97" t="s">
         <v>433</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>434</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>435</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>113</v>
       </c>
       <c r="F99" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>436</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>437</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
@@ -7554,51 +7554,51 @@
       </c>
       <c r="C106" t="s">
         <v>442</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>205</v>
       </c>
       <c r="F106" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>444</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>446</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
@@ -7811,51 +7811,51 @@
       </c>
       <c r="C119" t="s">
         <v>460</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>93</v>
       </c>
       <c r="F119" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>461</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>462</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>34</v>
       </c>
     </row>
@@ -7868,51 +7868,51 @@
       </c>
       <c r="C122" t="s">
         <v>463</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>113</v>
       </c>
       <c r="F122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>464</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>465</v>
       </c>
       <c r="D124">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
@@ -7948,71 +7948,71 @@
       </c>
       <c r="C126" t="s">
         <v>467</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>229</v>
       </c>
       <c r="F126" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>468</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>469</v>
       </c>
       <c r="D128">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>34</v>
       </c>
       <c r="F128" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>470</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>360</v>
       </c>
       <c r="F129" t="s">
@@ -8088,51 +8088,51 @@
       </c>
       <c r="C133" t="s">
         <v>475</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>36</v>
       </c>
       <c r="F133" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>476</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>477</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
@@ -8363,51 +8363,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>497</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>28</v>
       </c>
       <c r="F149" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>498</v>
       </c>
       <c r="D150">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>147</v>
       </c>
       <c r="F150" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="C151" t="s">
         <v>499</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" t="s">
         <v>78</v>
       </c>
     </row>
@@ -8550,51 +8550,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>511</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>512</v>
       </c>
       <c r="D161">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>317</v>
       </c>
       <c r="F161" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>513</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>52</v>
       </c>
       <c r="F162" t="s">
         <v>53</v>
       </c>
     </row>
@@ -8652,51 +8652,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>517</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>519</v>
       </c>
       <c r="D167">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>98</v>
       </c>
       <c r="F167" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>520</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>34</v>
       </c>
       <c r="F168" t="s">
         <v>179</v>
       </c>
     </row>
@@ -8754,51 +8754,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>525</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="C173" t="s">
         <v>526</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>113</v>
       </c>
       <c r="F173" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>527</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>528</v>
       </c>
     </row>
@@ -8890,51 +8890,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>536</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>113</v>
       </c>
       <c r="F180" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="C181" t="s">
         <v>537</v>
       </c>
       <c r="D181">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>174</v>
       </c>
       <c r="C182" t="s">
         <v>538</v>
       </c>
       <c r="D182">
         <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>485</v>
       </c>
       <c r="F182" t="s">
         <v>539</v>
       </c>
     </row>
@@ -9247,116 +9247,116 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>560</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>98</v>
       </c>
       <c r="F201" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>561</v>
       </c>
       <c r="D202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>562</v>
       </c>
       <c r="D203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>563</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>564</v>
       </c>
       <c r="D205">
         <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>485</v>
       </c>
       <c r="F205" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>566</v>
       </c>
       <c r="D206">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>147</v>
       </c>
       <c r="F206" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>567</v>
       </c>
       <c r="D207">
         <v>21</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
         <v>152</v>
       </c>
     </row>
@@ -9380,51 +9380,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>569</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>395</v>
       </c>
       <c r="F209" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>570</v>
       </c>
       <c r="D210">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>571</v>
       </c>
       <c r="D211">
         <v>22</v>
       </c>
       <c r="E211" t="s">
         <v>13</v>
       </c>
       <c r="F211" t="s">
         <v>49</v>
       </c>
     </row>