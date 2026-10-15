--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1550,276 +1550,276 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
@@ -1852,71 +1852,71 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1932,51 +1932,51 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2069,51 +2069,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
@@ -2220,51 +2220,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2274,51 +2274,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
@@ -2374,51 +2374,51 @@
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
@@ -2731,51 +2731,51 @@
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
@@ -2791,51 +2791,51 @@
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>75</v>
       </c>
       <c r="F67" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
@@ -2871,91 +2871,91 @@
       </c>
       <c r="C71" t="s">
         <v>131</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>132</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>135</v>
       </c>
       <c r="F72" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>137</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>83</v>
       </c>
       <c r="F74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>140</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
@@ -3068,51 +3068,51 @@
       </c>
       <c r="C81" t="s">
         <v>149</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
@@ -3168,51 +3168,51 @@
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>158</v>
       </c>
       <c r="F87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>160</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -3285,51 +3285,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>167</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>169</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
@@ -3359,91 +3359,91 @@
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>173</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>176</v>
       </c>
       <c r="F98" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
       <c r="D99">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>180</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
@@ -3553,51 +3553,51 @@
       </c>
       <c r="C106" t="s">
         <v>188</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>83</v>
       </c>
       <c r="F106" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>190</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>191</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>135</v>
       </c>
       <c r="F108" t="s">
@@ -3613,51 +3613,51 @@
       </c>
       <c r="C109" t="s">
         <v>192</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>83</v>
       </c>
       <c r="F110" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>195</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
@@ -3730,151 +3730,151 @@
       </c>
       <c r="C115" t="s">
         <v>203</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>204</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>83</v>
       </c>
       <c r="F116" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
         <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>213</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
@@ -3910,51 +3910,51 @@
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>83</v>
       </c>
       <c r="F125" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>220</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3967,51 +3967,51 @@
       </c>
       <c r="C127" t="s">
         <v>221</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>222</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>223</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>224</v>
       </c>
     </row>
@@ -4044,88 +4044,88 @@
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>169</v>
       </c>
       <c r="F132" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>83</v>
       </c>
       <c r="F133" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>232</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>39</v>
       </c>
       <c r="F134" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>233</v>
       </c>
       <c r="D135">
         <v>22</v>
       </c>
       <c r="E135" t="s">
         <v>197</v>
       </c>
       <c r="F135" t="s">
         <v>198</v>
       </c>
     </row>
@@ -4353,119 +4353,119 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>132</v>
       </c>
       <c r="F149" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>83</v>
       </c>
       <c r="F150" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
         <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>99</v>
       </c>
       <c r="F153" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>257</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>259</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
@@ -4534,99 +4534,99 @@
         <v>266</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>267</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>268</v>
       </c>
       <c r="D161">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>269</v>
       </c>
       <c r="D162">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>270</v>
       </c>
       <c r="D163">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>10</v>
       </c>
       <c r="F163" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>271</v>
       </c>
       <c r="D164">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>99</v>
       </c>
       <c r="F164" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>273</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
       <c r="F165" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4667,51 +4667,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>278</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>279</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>281</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>58</v>
       </c>
       <c r="F170" t="s">
         <v>282</v>
       </c>
     </row>
@@ -4735,136 +4735,136 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>284</v>
       </c>
       <c r="D172">
         <v>21</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
       <c r="F172" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>286</v>
       </c>
       <c r="D173">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>287</v>
       </c>
       <c r="D174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>10</v>
       </c>
       <c r="F174" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>288</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>292</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>293</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>158</v>
       </c>
       <c r="F178" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>295</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>58</v>
       </c>
       <c r="F179" t="s">
         <v>296</v>
       </c>
     </row>
@@ -4888,238 +4888,238 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>298</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>299</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>10</v>
       </c>
       <c r="F182" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>300</v>
       </c>
       <c r="D183">
         <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
       <c r="F183" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>302</v>
       </c>
       <c r="D184">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>169</v>
       </c>
       <c r="F184" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>304</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>10</v>
       </c>
       <c r="F185" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>305</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>58</v>
       </c>
       <c r="F186" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>307</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>309</v>
       </c>
       <c r="D188">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>310</v>
       </c>
       <c r="F188" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>312</v>
       </c>
       <c r="D189">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>313</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
       <c r="F190" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>315</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>17</v>
       </c>
       <c r="F191" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>316</v>
       </c>
       <c r="D192">
         <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>10</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>317</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>10</v>
       </c>
       <c r="F193" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>318</v>
       </c>
       <c r="D194">
         <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>319</v>
       </c>
     </row>
@@ -5194,68 +5194,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
         <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>326</v>
       </c>
       <c r="D200">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>132</v>
       </c>
       <c r="F200" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>328</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>329</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>37</v>
       </c>
     </row>