--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1815,51 +1815,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2049,51 +2049,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
@@ -2129,51 +2129,51 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
@@ -2203,51 +2203,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>80</v>
       </c>
     </row>
@@ -2414,51 +2414,51 @@
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>99</v>
       </c>
       <c r="F50" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2511,51 +2511,51 @@
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2571,51 +2571,51 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>111</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
@@ -2631,51 +2631,51 @@
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>128</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
@@ -2988,51 +2988,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>142</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
@@ -3148,91 +3148,91 @@
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>158</v>
       </c>
       <c r="F87" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>160</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
@@ -3248,51 +3248,51 @@
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>132</v>
       </c>
       <c r="F90" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>86</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>164</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>83</v>
       </c>
       <c r="F91" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3322,185 +3322,185 @@
       </c>
       <c r="C94" t="s">
         <v>168</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>169</v>
       </c>
       <c r="F94" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>173</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>175</v>
       </c>
       <c r="D98">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>176</v>
       </c>
       <c r="F98" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>180</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>181</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>58</v>
       </c>
       <c r="F103" t="s">
@@ -3593,51 +3593,51 @@
       </c>
       <c r="C108" t="s">
         <v>191</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>135</v>
       </c>
       <c r="F108" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>192</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>104</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>83</v>
       </c>
       <c r="F110" t="s">
@@ -3770,51 +3770,51 @@
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -4024,51 +4024,51 @@
       </c>
       <c r="C130" t="s">
         <v>225</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>83</v>
       </c>
       <c r="F130" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>169</v>
       </c>
       <c r="F132" t="s">
@@ -4149,85 +4149,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>141</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>236</v>
       </c>
       <c r="D138">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>158</v>
       </c>
       <c r="F138" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>238</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>239</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>240</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4285,170 +4285,170 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>244</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>245</v>
       </c>
       <c r="D146">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>246</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>247</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>249</v>
       </c>
       <c r="D149">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>132</v>
       </c>
       <c r="F149" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>250</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>83</v>
       </c>
       <c r="F150" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>252</v>
       </c>
       <c r="D151">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>99</v>
       </c>
       <c r="F153" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>257</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>258</v>
       </c>
     </row>
@@ -4503,51 +4503,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>264</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>135</v>
       </c>
       <c r="F158" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>265</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>135</v>
       </c>
       <c r="F159" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>267</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
@@ -4684,51 +4684,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>279</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>10</v>
       </c>
       <c r="F169" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>281</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>58</v>
       </c>
       <c r="F170" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>283</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4803,51 +4803,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>290</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>292</v>
       </c>
       <c r="D177">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>293</v>
       </c>
       <c r="D178">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>158</v>
       </c>
       <c r="F178" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5126,153 +5126,153 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>320</v>
       </c>
       <c r="D195">
         <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>321</v>
       </c>
       <c r="D196">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E196" t="s">
         <v>132</v>
       </c>
       <c r="F196" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>323</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>132</v>
       </c>
       <c r="F197" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>324</v>
       </c>
       <c r="D198">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>325</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>10</v>
       </c>
       <c r="F199" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>326</v>
       </c>
       <c r="D200">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>132</v>
       </c>
       <c r="F200" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>328</v>
       </c>
       <c r="D201">
         <v>18</v>
       </c>
       <c r="E201" t="s">
         <v>10</v>
       </c>
       <c r="F201" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>329</v>
       </c>
       <c r="D202">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>330</v>
       </c>
       <c r="D203">
         <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
     </row>