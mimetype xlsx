--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1261,51 +1261,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1381,51 +1381,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
@@ -1501,71 +1501,71 @@
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
@@ -1601,71 +1601,71 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -1741,91 +1741,91 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
@@ -1895,51 +1895,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
@@ -1975,88 +1975,88 @@
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2189,71 +2189,71 @@
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
@@ -2306,88 +2306,88 @@
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>104</v>
       </c>
       <c r="F60" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>106</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
@@ -2554,51 +2554,51 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>55</v>
       </c>
     </row>
@@ -2656,102 +2656,102 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>123</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>128</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>19</v>
       </c>
       <c r="F80" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>130</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3043,91 +3043,91 @@
       </c>
       <c r="C11" t="s">
         <v>152</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>153</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>154</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>156</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>158</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
@@ -3223,51 +3223,51 @@
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>140</v>
       </c>
       <c r="F21" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>166</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>150</v>
       </c>
       <c r="F22" t="s">
@@ -3323,91 +3323,91 @@
       </c>
       <c r="C25" t="s">
         <v>171</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>91</v>
       </c>
       <c r="F25" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>173</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>174</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>175</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
     </row>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C31" t="s">
         <v>178</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>179</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>180</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
@@ -3537,51 +3537,51 @@
       </c>
       <c r="C36" t="s">
         <v>183</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>185</v>
       </c>
       <c r="D37">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>186</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -3677,51 +3677,51 @@
       </c>
       <c r="C43" t="s">
         <v>192</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>194</v>
       </c>
       <c r="D44">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>140</v>
       </c>
       <c r="F44" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>195</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -4177,51 +4177,51 @@
       </c>
       <c r="C68" t="s">
         <v>221</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>222</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>223</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
@@ -4337,51 +4337,51 @@
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>231</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
@@ -4596,102 +4596,102 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>244</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>245</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>150</v>
       </c>
       <c r="F91" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>246</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>247</v>
       </c>
       <c r="D93">
         <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>248</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>104</v>
       </c>
       <c r="F94" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>250</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>72</v>
       </c>
     </row>
@@ -4783,119 +4783,119 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>257</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>258</v>
       </c>
       <c r="D102">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>19</v>
       </c>
       <c r="F102" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>259</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>260</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
       <c r="F104" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>261</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>262</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>