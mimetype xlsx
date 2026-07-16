--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2160,79 +2160,79 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>22</v>
@@ -2253,91 +2253,91 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -2373,51 +2373,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -2553,51 +2553,51 @@
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>56</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
@@ -2633,91 +2633,91 @@
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -2787,51 +2787,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>79</v>
       </c>
       <c r="F36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
@@ -2867,71 +2867,71 @@
       </c>
       <c r="C39" t="s">
         <v>84</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>86</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
@@ -2984,51 +2984,51 @@
       </c>
       <c r="C45" t="s">
         <v>94</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
@@ -3081,51 +3081,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>103</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
@@ -3161,51 +3161,51 @@
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
@@ -3298,51 +3298,51 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>48</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
@@ -3558,51 +3558,51 @@
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
       <c r="F74" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>53</v>
       </c>
       <c r="F76" t="s">
@@ -3658,71 +3658,71 @@
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>86</v>
       </c>
       <c r="F81" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
@@ -3735,51 +3735,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>153</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>155</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
@@ -3815,91 +3815,91 @@
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>163</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>86</v>
       </c>
       <c r="F88" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>165</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>167</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>169</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>26</v>
       </c>
       <c r="F91" t="s">
@@ -3915,51 +3915,51 @@
       </c>
       <c r="C92" t="s">
         <v>170</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>171</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>48</v>
       </c>
       <c r="F93" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>172</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>79</v>
       </c>
       <c r="F94" t="s">
@@ -4069,51 +4069,51 @@
       </c>
       <c r="C100" t="s">
         <v>183</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>86</v>
       </c>
       <c r="F100" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>185</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>187</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
@@ -4149,51 +4149,51 @@
       </c>
       <c r="C104" t="s">
         <v>191</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>193</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>194</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4360,111 +4360,111 @@
       </c>
       <c r="C115" t="s">
         <v>207</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>209</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>53</v>
       </c>
       <c r="F116" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>210</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>211</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>79</v>
       </c>
       <c r="F118" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>212</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>214</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>159</v>
       </c>
       <c r="F120" t="s">
@@ -4480,51 +4480,51 @@
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>37</v>
       </c>
       <c r="F121" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>218</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>219</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
@@ -4574,51 +4574,51 @@
       </c>
       <c r="C126" t="s">
         <v>224</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>226</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>227</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
@@ -4751,51 +4751,51 @@
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>239</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>74</v>
       </c>
       <c r="F135" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="C136" t="s">
         <v>240</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="C137" t="s">
         <v>242</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>19</v>
       </c>
     </row>
@@ -4904,102 +4904,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>254</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>53</v>
       </c>
       <c r="F146" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>139</v>
       </c>
       <c r="C147" t="s">
         <v>256</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>258</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>48</v>
       </c>
       <c r="F149" t="s">
         <v>259</v>
       </c>
     </row>
@@ -5170,51 +5170,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>273</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>274</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>275</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>237</v>
       </c>
       <c r="F162" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5306,82 +5306,82 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>283</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>285</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>286</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>287</v>
       </c>
       <c r="D171">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>288</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>74</v>
       </c>
       <c r="F172" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>166</v>
@@ -5419,51 +5419,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>292</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>293</v>
       </c>
       <c r="D176">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>222</v>
       </c>
       <c r="F176" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="C177" t="s">
         <v>294</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>263</v>
       </c>
     </row>
@@ -5552,68 +5552,68 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>175</v>
       </c>
       <c r="C183" t="s">
         <v>303</v>
       </c>
       <c r="D183">
         <v>21</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="C184" t="s">
         <v>304</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="C185" t="s">
         <v>305</v>
       </c>
       <c r="D185">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>306</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5637,51 +5637,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>309</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>310</v>
       </c>
       <c r="D189">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>86</v>
       </c>
       <c r="F189" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>311</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>222</v>
       </c>
       <c r="F190" t="s">
         <v>312</v>
       </c>
     </row>
@@ -5949,51 +5949,51 @@
       </c>
       <c r="C14" t="s">
         <v>332</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>205</v>
       </c>
       <c r="F14" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>334</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>335</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
@@ -6046,51 +6046,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>339</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>340</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>341</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="F21" t="s">
@@ -6106,51 +6106,51 @@
       </c>
       <c r="C22" t="s">
         <v>342</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>343</v>
       </c>
       <c r="D23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>345</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6220,51 +6220,51 @@
       </c>
       <c r="C28" t="s">
         <v>349</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>351</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
       <c r="F29" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>353</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
@@ -6397,91 +6397,91 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>363</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>364</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>26</v>
       </c>
       <c r="F38" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>366</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>367</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>369</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>26</v>
       </c>
       <c r="F41" t="s">
@@ -6517,111 +6517,111 @@
       </c>
       <c r="C43" t="s">
         <v>372</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>373</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>374</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>53</v>
       </c>
       <c r="F45" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>375</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>376</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>377</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>48</v>
       </c>
       <c r="F48" t="s">
@@ -6737,91 +6737,91 @@
       </c>
       <c r="C54" t="s">
         <v>385</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
       <c r="F54" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>387</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>48</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>388</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>389</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
       <c r="F57" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>390</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>77</v>
       </c>
     </row>
@@ -6834,71 +6834,71 @@
       </c>
       <c r="C59" t="s">
         <v>391</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>392</v>
       </c>
       <c r="D60">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>26</v>
       </c>
       <c r="F60" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>394</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>395</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
@@ -7054,51 +7054,51 @@
       </c>
       <c r="C70" t="s">
         <v>407</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>408</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>409</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>237</v>
       </c>
       <c r="F72" t="s">
@@ -7214,51 +7214,51 @@
       </c>
       <c r="C78" t="s">
         <v>415</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>237</v>
       </c>
       <c r="F78" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>416</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>417</v>
       </c>
       <c r="F79" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>419</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>77</v>
       </c>
     </row>
@@ -7291,51 +7291,51 @@
       </c>
       <c r="C82" t="s">
         <v>421</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>423</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>424</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>26</v>
       </c>
       <c r="F84" t="s">
@@ -7391,91 +7391,91 @@
       </c>
       <c r="C87" t="s">
         <v>428</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>429</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>430</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>21</v>
       </c>
       <c r="F89" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>82</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>431</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>37</v>
       </c>
       <c r="F90" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>82</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>433</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
       <c r="F91" t="s">
@@ -7531,51 +7531,51 @@
       </c>
       <c r="C94" t="s">
         <v>438</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>439</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>48</v>
       </c>
       <c r="F95" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>440</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>86</v>
       </c>
       <c r="F96" t="s">
@@ -7591,51 +7591,51 @@
       </c>
       <c r="C97" t="s">
         <v>441</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>90</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>442</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>443</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
@@ -7905,131 +7905,131 @@
       </c>
       <c r="C113" t="s">
         <v>461</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>104</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>462</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>48</v>
       </c>
       <c r="F114" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>104</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>464</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>465</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>466</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>86</v>
       </c>
       <c r="F117" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>467</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>468</v>
       </c>
       <c r="D119">
         <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
@@ -8730,51 +8730,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>521</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>149</v>
       </c>
       <c r="C159" t="s">
         <v>522</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>523</v>
       </c>
       <c r="D160">
         <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>524</v>
       </c>
       <c r="F160" t="s">
         <v>525</v>
       </c>
     </row>
@@ -8795,51 +8795,51 @@
         <v>527</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>528</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>529</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>530</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
@@ -8945,119 +8945,119 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>537</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>182</v>
       </c>
       <c r="F171" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>539</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
       </c>
       <c r="C173" t="s">
         <v>540</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>79</v>
       </c>
       <c r="F173" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>166</v>
       </c>
       <c r="C174" t="s">
         <v>542</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>543</v>
       </c>
       <c r="D175">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>417</v>
       </c>
       <c r="F175" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>168</v>
       </c>
       <c r="C176" t="s">
         <v>544</v>
       </c>
       <c r="D176">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E176" t="s">
         <v>182</v>
       </c>
       <c r="F176" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>169</v>
       </c>
       <c r="C177" t="s">
         <v>546</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
@@ -9296,51 +9296,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>564</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>53</v>
       </c>
       <c r="F192" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>185</v>
       </c>
       <c r="C193" t="s">
         <v>566</v>
       </c>
       <c r="D193">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>222</v>
       </c>
       <c r="F193" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
       </c>
       <c r="C194" t="s">
         <v>567</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
         <v>24</v>
       </c>
     </row>
@@ -9446,51 +9446,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>578</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>579</v>
       </c>
       <c r="D202">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>159</v>
       </c>
       <c r="F202" t="s">
         <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>