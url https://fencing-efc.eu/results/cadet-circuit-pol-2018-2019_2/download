--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1315,51 +1315,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -1389,51 +1389,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -1580,51 +1580,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
@@ -2231,71 +2231,71 @@
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>103</v>
       </c>
       <c r="F50" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>103</v>
       </c>
       <c r="F51" t="s">
@@ -2348,51 +2348,51 @@
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>112</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
@@ -2625,51 +2625,51 @@
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>39</v>
       </c>
       <c r="F68" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>87</v>
       </c>
       <c r="F70" t="s">
@@ -2987,51 +2987,51 @@
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
@@ -3087,68 +3087,68 @@
       </c>
       <c r="C92" t="s">
         <v>166</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>59</v>
       </c>
       <c r="F92" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>170</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>172</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
       <c r="F95" t="s">
@@ -3398,51 +3398,51 @@
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
       <c r="F108" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
@@ -4007,85 +4007,85 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>229</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>230</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>103</v>
       </c>
       <c r="F143" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>231</v>
       </c>
       <c r="D144">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>103</v>
       </c>
       <c r="F144" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4123,51 +4123,51 @@
         <v>158</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>236</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>237</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>238</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
@@ -4372,51 +4372,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>252</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>254</v>
       </c>
       <c r="D164">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>24</v>
       </c>
       <c r="F164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>255</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>29</v>
       </c>
       <c r="F165" t="s">
         <v>113</v>
       </c>
     </row>
@@ -4440,85 +4440,85 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>258</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>29</v>
       </c>
       <c r="F167" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>29</v>
       </c>
       <c r="F168" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>260</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>29</v>
       </c>
       <c r="F169" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>261</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>74</v>
       </c>
       <c r="F170" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>262</v>
       </c>
       <c r="D171">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>29</v>
       </c>
       <c r="F171" t="s">
         <v>253</v>
       </c>
     </row>
@@ -4539,51 +4539,51 @@
         <v>264</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>265</v>
       </c>
       <c r="D173">
         <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>266</v>
       </c>
       <c r="D174">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>29</v>
       </c>
       <c r="F174" t="s">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>