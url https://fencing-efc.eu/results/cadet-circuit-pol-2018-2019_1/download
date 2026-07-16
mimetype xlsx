--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1405,51 +1405,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
@@ -1629,51 +1629,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
@@ -1883,51 +1883,51 @@
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1940,51 +1940,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -2231,51 +2231,51 @@
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2408,51 +2408,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2565,51 +2565,51 @@
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
       <c r="F64" t="s">
@@ -2942,51 +2942,51 @@
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3056,51 +3056,51 @@
       </c>
       <c r="C87" t="s">
         <v>157</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>28</v>
       </c>
       <c r="F87" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>160</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -3276,51 +3276,51 @@
       </c>
       <c r="C98" t="s">
         <v>170</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>28</v>
       </c>
       <c r="F98" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>70</v>
       </c>
       <c r="F100" t="s">
@@ -3356,88 +3356,88 @@
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>25</v>
       </c>
       <c r="F104" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
       <c r="F105" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>98</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3644,51 +3644,51 @@
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>117</v>
       </c>
       <c r="F118" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
       <c r="F119" t="s">
@@ -3721,71 +3721,71 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>28</v>
       </c>
       <c r="F122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>203</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>204</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
@@ -3941,51 +3941,51 @@
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>22</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>214</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>70</v>
       </c>
       <c r="F133" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>216</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>70</v>
       </c>
       <c r="F134" t="s">
@@ -4080,82 +4080,82 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="C140" t="s">
         <v>225</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>227</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="C142" t="s">
         <v>229</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>230</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>231</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4536,150 +4536,150 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="C167" t="s">
         <v>258</v>
       </c>
       <c r="D167">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>260</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>28</v>
       </c>
       <c r="F169" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>261</v>
       </c>
       <c r="D170">
         <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>10</v>
       </c>
       <c r="F170" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>262</v>
       </c>
       <c r="D171">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E171" t="s">
         <v>10</v>
       </c>
       <c r="F171" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>263</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>45</v>
       </c>
       <c r="F172" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
       </c>
       <c r="C173" t="s">
         <v>265</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>70</v>
       </c>
       <c r="F173" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="C174" t="s">
         <v>266</v>
       </c>
       <c r="D174">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>144</v>
       </c>
       <c r="F174" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="C175" t="s">
         <v>267</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>25</v>
       </c>
       <c r="F175" t="s">
         <v>26</v>
       </c>
     </row>