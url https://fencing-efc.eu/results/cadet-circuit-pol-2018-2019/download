--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1273,51 +1273,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1390,71 +1390,71 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
@@ -1467,51 +1467,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1524,51 +1524,51 @@
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1664,51 +1664,51 @@
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>8.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
@@ -1744,211 +1744,211 @@
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -2218,91 +2218,91 @@
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>105</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>108</v>
       </c>
       <c r="D64">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2466,111 +2466,111 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>116</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>117</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>118</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>120</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>121</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
@@ -2646,51 +2646,51 @@
       </c>
       <c r="C10" t="s">
         <v>127</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>129</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>131</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -2743,51 +2743,51 @@
       </c>
       <c r="C15" t="s">
         <v>136</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>134</v>
       </c>
       <c r="F15" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>138</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>139</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
@@ -2923,51 +2923,51 @@
       </c>
       <c r="C24" t="s">
         <v>150</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>151</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>152</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
@@ -3123,51 +3123,51 @@
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>162</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>163</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
@@ -3183,71 +3183,71 @@
       </c>
       <c r="C37" t="s">
         <v>164</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>165</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>166</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
       <c r="F39" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>167</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
@@ -3303,51 +3303,51 @@
       </c>
       <c r="C43" t="s">
         <v>171</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>172</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>174</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -3463,71 +3463,71 @@
       </c>
       <c r="C51" t="s">
         <v>180</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>181</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>182</v>
       </c>
       <c r="D53">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>183</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -3660,51 +3660,51 @@
       </c>
       <c r="C61" t="s">
         <v>190</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>191</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63" t="s">
@@ -3959,68 +3959,68 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>210</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>