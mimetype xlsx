--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1293,51 +1293,51 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1484,51 +1484,51 @@
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
@@ -1564,51 +1564,51 @@
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -1784,51 +1784,51 @@
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
@@ -1864,51 +1864,51 @@
       </c>
       <c r="C43" t="s">
         <v>77</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>78</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
@@ -1924,51 +1924,51 @@
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>53</v>
       </c>
       <c r="F48" t="s">
@@ -2121,71 +2121,71 @@
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
       <c r="F57" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>65</v>
       </c>
       <c r="F59" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2295,128 +2295,128 @@
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>4.0</v>
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>112</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="C71" t="s">
         <v>115</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>69</v>
       </c>
     </row>
@@ -2566,51 +2566,51 @@
       </c>
       <c r="C6" t="s">
         <v>121</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>124</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>125</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
@@ -2686,68 +2686,68 @@
       </c>
       <c r="C12" t="s">
         <v>131</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>132</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>133</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>134</v>
       </c>
       <c r="F14" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>136</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>134</v>
       </c>
       <c r="F15" t="s">
@@ -2823,91 +2823,91 @@
       </c>
       <c r="C19" t="s">
         <v>143</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>134</v>
       </c>
       <c r="F19" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>145</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>146</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>148</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>149</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -2963,51 +2963,51 @@
       </c>
       <c r="C26" t="s">
         <v>152</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>153</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
@@ -3263,51 +3263,51 @@
       </c>
       <c r="C41" t="s">
         <v>168</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>170</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>171</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -3523,51 +3523,51 @@
       </c>
       <c r="C54" t="s">
         <v>183</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>184</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>185</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3760,51 +3760,51 @@
       </c>
       <c r="C66" t="s">
         <v>195</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>196</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>197</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
@@ -3840,51 +3840,51 @@
       </c>
       <c r="C70" t="s">
         <v>199</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>200</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>201</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>65</v>
       </c>
       <c r="F72" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3908,85 +3908,85 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>203</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>205</v>
       </c>
       <c r="D75">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>207</v>
       </c>
       <c r="D76">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>208</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>169</v>
       </c>
     </row>