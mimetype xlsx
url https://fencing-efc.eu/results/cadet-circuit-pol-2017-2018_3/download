--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1108,90 +1108,90 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
@@ -1406,51 +1406,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1523,51 +1523,51 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
@@ -1643,51 +1643,51 @@
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32" t="s">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>94</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2185,51 +2185,51 @@
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>94</v>
       </c>
       <c r="F59" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
@@ -2479,51 +2479,51 @@
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
@@ -2576,51 +2576,51 @@
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>94</v>
       </c>
       <c r="F80" t="s">
@@ -2716,51 +2716,51 @@
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>94</v>
       </c>
       <c r="F86" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -2776,51 +2776,51 @@
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>78</v>
       </c>
       <c r="F88" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>148</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
       <c r="F90" t="s">
@@ -2876,71 +2876,71 @@
       </c>
       <c r="C93" t="s">
         <v>155</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>84</v>
       </c>
       <c r="F93" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>153</v>
       </c>
       <c r="F95" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
@@ -3156,51 +3156,51 @@
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>84</v>
       </c>
       <c r="F108" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
         <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
@@ -3275,68 +3275,68 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="C114" t="s">
         <v>184</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="C115" t="s">
         <v>185</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="C116" t="s">
         <v>186</v>
       </c>
       <c r="D116">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3374,51 +3374,51 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="C120" t="s">
         <v>191</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="C121" t="s">
         <v>192</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>36</v>
       </c>
       <c r="F121" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>59</v>
       </c>
       <c r="F122" t="s">
         <v>60</v>
       </c>
     </row>
@@ -3493,102 +3493,102 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>84</v>
       </c>
       <c r="F128" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3612,51 +3612,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="C134" t="s">
         <v>206</v>
       </c>
       <c r="D134">
         <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>