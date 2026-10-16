--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1215,51 +1215,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1369,71 +1369,71 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
@@ -1443,51 +1443,51 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
@@ -1563,51 +1563,51 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>59</v>
       </c>
       <c r="F26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>62</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
@@ -1623,51 +1623,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
@@ -1800,51 +1800,51 @@
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>59</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1857,91 +1857,91 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>59</v>
       </c>
     </row>
@@ -1954,71 +1954,71 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>78</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>94</v>
       </c>
       <c r="F48" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2165,111 +2165,111 @@
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>59</v>
       </c>
       <c r="F57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>110</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>94</v>
       </c>
       <c r="F59" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>81</v>
       </c>
       <c r="F62" t="s">
@@ -2305,51 +2305,51 @@
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2379,51 +2379,51 @@
       </c>
       <c r="C68" t="s">
         <v>120</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>123</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
@@ -2439,51 +2439,51 @@
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>59</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
@@ -2499,71 +2499,71 @@
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>78</v>
       </c>
       <c r="F77" t="s">
         <v>136</v>
       </c>
     </row>
@@ -2656,51 +2656,51 @@
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>81</v>
       </c>
       <c r="F83" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
@@ -2736,51 +2736,51 @@
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>94</v>
       </c>
       <c r="F86" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>78</v>
       </c>
       <c r="F88" t="s">
@@ -2856,51 +2856,51 @@
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>153</v>
       </c>
       <c r="F92" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>155</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>84</v>
       </c>
       <c r="F93" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>36</v>
       </c>
       <c r="F94" t="s">
@@ -3076,202 +3076,202 @@
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>84</v>
       </c>
       <c r="F103" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>171</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>78</v>
       </c>
       <c r="F105" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>173</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>84</v>
       </c>
       <c r="F108" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>178</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="C110" t="s">
         <v>179</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>36</v>
       </c>
       <c r="F110" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="C111" t="s">
         <v>180</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>81</v>
       </c>
       <c r="F111" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="C112" t="s">
         <v>181</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>36</v>
       </c>
       <c r="F112" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="C113" t="s">
         <v>182</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
@@ -3408,51 +3408,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="C122" t="s">
         <v>193</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>59</v>
       </c>
       <c r="F122" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3476,85 +3476,85 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="C126" t="s">
         <v>197</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="C127" t="s">
         <v>198</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>84</v>
       </c>
       <c r="F128" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>36</v>
       </c>
       <c r="F129" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3595,51 +3595,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>84</v>
       </c>
       <c r="F133" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="C134" t="s">
         <v>206</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
     </row>