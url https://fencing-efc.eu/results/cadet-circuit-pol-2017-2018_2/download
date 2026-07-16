--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2415,51 +2415,51 @@
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2486,88 +2486,88 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2677,51 +2677,51 @@
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>22</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2748,68 +2748,68 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>90</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>93</v>
       </c>
       <c r="F48" t="s">
@@ -3164,88 +3164,88 @@
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
@@ -3318,51 +3318,51 @@
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>112</v>
       </c>
       <c r="F59" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
       <c r="F60" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
@@ -3455,51 +3455,51 @@
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
@@ -3515,111 +3515,111 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>93</v>
       </c>
       <c r="F70" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>133</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>68</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>26</v>
       </c>
     </row>
@@ -3783,51 +3783,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>55</v>
       </c>
       <c r="F84" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>59</v>
       </c>
       <c r="F85" t="s">
@@ -3843,51 +3843,51 @@
       </c>
       <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>158</v>
       </c>
       <c r="D87">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>159</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>160</v>
       </c>
     </row>
@@ -3974,51 +3974,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>165</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>169</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>47</v>
       </c>
       <c r="F95" t="s">
@@ -4151,91 +4151,91 @@
       </c>
       <c r="C102" t="s">
         <v>180</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>181</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>182</v>
       </c>
       <c r="F103" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>184</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>186</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>47</v>
       </c>
       <c r="F105" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
     </row>
@@ -4350,71 +4350,71 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>195</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>47</v>
       </c>
       <c r="F115" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>199</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
@@ -4521,91 +4521,91 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>210</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>34</v>
       </c>
       <c r="F124" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>211</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>212</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>34</v>
       </c>
       <c r="F126" t="s">
@@ -4641,91 +4641,91 @@
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>215</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>216</v>
       </c>
       <c r="F129" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>219</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>55</v>
       </c>
       <c r="F131" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>221</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>196</v>
       </c>
     </row>
@@ -4950,65 +4950,65 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>242</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>244</v>
       </c>
       <c r="D148">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>149</v>
       </c>
     </row>
@@ -5046,51 +5046,51 @@
         <v>248</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>250</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
@@ -5111,68 +5111,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>253</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>59</v>
       </c>
       <c r="F157" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
@@ -5374,51 +5374,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>277</v>
       </c>
       <c r="D172">
         <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>278</v>
       </c>
       <c r="D173">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>279</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
         <v>69</v>
       </c>
     </row>
@@ -5541,85 +5541,85 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>293</v>
       </c>
       <c r="D182">
         <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>294</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>295</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>297</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>298</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>291</v>
       </c>
       <c r="F186" t="s">
         <v>299</v>
       </c>
     </row>
@@ -5807,102 +5807,102 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>314</v>
       </c>
       <c r="D198">
         <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>55</v>
       </c>
       <c r="F198" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>315</v>
       </c>
       <c r="D199">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>316</v>
       </c>
       <c r="D200">
         <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>317</v>
       </c>
       <c r="D201">
         <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>318</v>
       </c>
       <c r="D202">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>320</v>
       </c>
       <c r="D203">
         <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>120</v>
       </c>
       <c r="F203" t="s">
         <v>121</v>
       </c>
     </row>
@@ -6376,68 +6376,68 @@
       </c>
       <c r="C19" t="s">
         <v>355</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>10</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>356</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>357</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>349</v>
       </c>
       <c r="F22" t="s">
@@ -6818,105 +6818,105 @@
       </c>
       <c r="C42" t="s">
         <v>387</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>33</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>388</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>34</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>389</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>35</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>390</v>
       </c>
       <c r="D45">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>36</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>391</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>37</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>392</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -6932,51 +6932,51 @@
       </c>
       <c r="C48" t="s">
         <v>394</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>39</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>395</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>40</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>396</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>59</v>
       </c>
       <c r="F50" t="s">
@@ -7072,71 +7072,71 @@
       </c>
       <c r="C55" t="s">
         <v>403</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>59</v>
       </c>
       <c r="F55" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>46</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>405</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>59</v>
       </c>
       <c r="F56" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>47</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>406</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>48</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>407</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -7172,71 +7172,71 @@
       </c>
       <c r="C60" t="s">
         <v>409</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>177</v>
       </c>
       <c r="F60" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>51</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>410</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>52</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>412</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>53</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>413</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>47</v>
       </c>
       <c r="F63" t="s">
@@ -7269,91 +7269,91 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>417</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>56</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>418</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>55</v>
       </c>
       <c r="F66" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>57</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>420</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>421</v>
       </c>
       <c r="F67" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>58</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>423</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>59</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>425</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>291</v>
       </c>
       <c r="F69" t="s">
@@ -7500,51 +7500,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>434</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>68</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>435</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>59</v>
       </c>
       <c r="F78" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>69</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>436</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>28</v>
       </c>
     </row>
@@ -7597,68 +7597,68 @@
       </c>
       <c r="C82" t="s">
         <v>439</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>73</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>440</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>74</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>441</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>75</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>442</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>34</v>
       </c>
       <c r="F85" t="s">
@@ -7708,51 +7708,51 @@
       </c>
       <c r="C88" t="s">
         <v>445</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>55</v>
       </c>
       <c r="F88" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>79</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>446</v>
       </c>
       <c r="D89">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>55</v>
       </c>
       <c r="F89" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>80</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>447</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
     </row>
@@ -7856,51 +7856,51 @@
       </c>
       <c r="C96" t="s">
         <v>453</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>87</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>454</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>62</v>
       </c>
       <c r="F97" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>88</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>456</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>457</v>
       </c>
       <c r="F98" t="s">
@@ -7973,51 +7973,51 @@
       </c>
       <c r="C102" t="s">
         <v>463</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>93</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>464</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>34</v>
       </c>
       <c r="F103" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>94</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>465</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
@@ -8127,51 +8127,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>472</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>101</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>473</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>102</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>475</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>26</v>
       </c>
     </row>
@@ -8255,91 +8255,91 @@
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>481</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>108</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>482</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>109</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>483</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>110</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>485</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>111</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>486</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>487</v>
       </c>
     </row>
@@ -8369,51 +8369,51 @@
       </c>
       <c r="C123" t="s">
         <v>489</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>285</v>
       </c>
       <c r="F123" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>114</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>490</v>
       </c>
       <c r="D124">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
       <c r="F124" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>115</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>492</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
@@ -8489,51 +8489,51 @@
       </c>
       <c r="C129" t="s">
         <v>497</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>55</v>
       </c>
       <c r="F129" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>120</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>498</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>121</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>499</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>47</v>
       </c>
       <c r="F131" t="s">
         <v>100</v>
       </c>
     </row>
@@ -8566,51 +8566,51 @@
       </c>
       <c r="C133" t="s">
         <v>501</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>93</v>
       </c>
       <c r="F133" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>124</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>503</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>125</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>504</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>182</v>
       </c>
       <c r="F135" t="s">
@@ -8663,51 +8663,51 @@
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>508</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>285</v>
       </c>
       <c r="F138" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>129</v>
       </c>
       <c r="C139" t="s">
         <v>509</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>130</v>
       </c>
       <c r="C140" t="s">
         <v>510</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>131</v>
@@ -8762,65 +8762,65 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>134</v>
       </c>
       <c r="C144" t="s">
         <v>514</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>34</v>
       </c>
       <c r="F144" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>135</v>
       </c>
       <c r="C145" t="s">
         <v>515</v>
       </c>
       <c r="D145">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E145" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>136</v>
       </c>
       <c r="C146" t="s">
         <v>516</v>
       </c>
       <c r="D146">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>216</v>
       </c>
       <c r="F146" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>137</v>
       </c>
       <c r="C147" t="s">
         <v>517</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>138</v>
@@ -8872,51 +8872,51 @@
         <v>521</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>141</v>
       </c>
       <c r="C151" t="s">
         <v>522</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>142</v>
       </c>
       <c r="C152" t="s">
         <v>523</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>143</v>
       </c>
       <c r="C153" t="s">
         <v>525</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>526</v>
       </c>
       <c r="F153" t="s">
         <v>527</v>
       </c>
     </row>
@@ -8951,93 +8951,93 @@
         <v>530</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>146</v>
       </c>
       <c r="C156" t="s">
         <v>531</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>147</v>
       </c>
       <c r="C157" t="s">
         <v>532</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>147</v>
       </c>
       <c r="C158" t="s">
         <v>533</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>149</v>
       </c>
       <c r="C159" t="s">
         <v>534</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>150</v>
       </c>
       <c r="C160" t="s">
         <v>535</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>151</v>
       </c>
       <c r="C161" t="s">
         <v>536</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>34</v>
       </c>
       <c r="F161" t="s">
         <v>537</v>
       </c>
     </row>
@@ -9112,68 +9112,68 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>156</v>
       </c>
       <c r="C166" t="s">
         <v>542</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>157</v>
       </c>
       <c r="C167" t="s">
         <v>544</v>
       </c>
       <c r="D167">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>158</v>
       </c>
       <c r="C168" t="s">
         <v>546</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>159</v>
       </c>
       <c r="C169" t="s">
         <v>547</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>160</v>
@@ -9245,51 +9245,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>164</v>
       </c>
       <c r="C174" t="s">
         <v>552</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>182</v>
       </c>
       <c r="F174" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>165</v>
       </c>
       <c r="C175" t="s">
         <v>553</v>
       </c>
       <c r="D175">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>166</v>
       </c>
       <c r="C176" t="s">
         <v>554</v>
       </c>
       <c r="D176">
         <v>25</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
         <v>411</v>
       </c>
     </row>
@@ -9344,65 +9344,65 @@
         <v>558</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>170</v>
       </c>
       <c r="C180" t="s">
         <v>559</v>
       </c>
       <c r="D180">
         <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>171</v>
       </c>
       <c r="C181" t="s">
         <v>560</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>172</v>
       </c>
       <c r="C182" t="s">
         <v>561</v>
       </c>
       <c r="D182">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>93</v>
       </c>
       <c r="F182" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>173</v>
       </c>
       <c r="C183" t="s">
         <v>563</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>174</v>
@@ -9499,102 +9499,102 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>180</v>
       </c>
       <c r="C190" t="s">
         <v>570</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>181</v>
       </c>
       <c r="C191" t="s">
         <v>571</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>182</v>
       </c>
       <c r="C192" t="s">
         <v>572</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>182</v>
       </c>
       <c r="C193" t="s">
         <v>573</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>184</v>
       </c>
       <c r="C194" t="s">
         <v>574</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>185</v>
       </c>
       <c r="C195" t="s">
         <v>575</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="F195" t="s">
         <v>137</v>
       </c>
     </row>
@@ -9813,51 +9813,51 @@
         <v>591</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>199</v>
       </c>
       <c r="C209" t="s">
         <v>592</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>200</v>
       </c>
       <c r="C210" t="s">
         <v>593</v>
       </c>
       <c r="D210">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>594</v>
       </c>
       <c r="D211">
         <v>22</v>
       </c>
       <c r="E211" t="s">
         <v>93</v>
       </c>
       <c r="F211" t="s">
         <v>132</v>
       </c>
     </row>