--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1389,71 +1389,71 @@
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1725,51 +1725,51 @@
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
@@ -2142,91 +2142,91 @@
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>83</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -2279,51 +2279,51 @@
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2356,71 +2356,71 @@
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>103</v>
       </c>
       <c r="F56" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>60</v>
       </c>
       <c r="F57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>106</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2844,51 +2844,51 @@
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
@@ -3278,51 +3278,51 @@
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>117</v>
       </c>
       <c r="F102" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>168</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3446,51 +3446,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>178</v>
       </c>
       <c r="D113">
         <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
@@ -3646,51 +3646,51 @@
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3703,131 +3703,131 @@
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>42</v>
       </c>
       <c r="F124" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>16</v>
       </c>
       <c r="F126" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>197</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>123</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>199</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>46</v>
       </c>
       <c r="F128" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>200</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>117</v>
       </c>
       <c r="F129" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>201</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
@@ -4064,51 +4064,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>32</v>
       </c>
       <c r="F144" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>220</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4262,85 +4262,85 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>232</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>234</v>
       </c>
       <c r="D157">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
       <c r="F157" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>236</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>103</v>
       </c>
       <c r="F158" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>32</v>
       </c>
       <c r="F159" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>239</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4364,85 +4364,85 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>242</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>158</v>
       </c>
       <c r="C163" t="s">
         <v>243</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>159</v>
       </c>
       <c r="C164" t="s">
         <v>244</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>245</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>246</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>73</v>
       </c>
     </row>