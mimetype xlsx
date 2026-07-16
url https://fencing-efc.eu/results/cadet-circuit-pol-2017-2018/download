--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1412,51 +1412,51 @@
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1557,68 +1557,68 @@
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1770,51 +1770,51 @@
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2266,71 +2266,71 @@
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>75</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>76</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>43</v>
       </c>
       <c r="F52" t="s">
@@ -2440,51 +2440,51 @@
       </c>
       <c r="C58" t="s">
         <v>85</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
       <c r="F58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>86</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>72</v>
       </c>
       <c r="F59" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>88</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2574,51 +2574,51 @@
       </c>
       <c r="C65" t="s">
         <v>97</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>43</v>
       </c>
       <c r="F65" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>99</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>43</v>
       </c>
       <c r="F66" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>100</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -2731,51 +2731,51 @@
       </c>
       <c r="C73" t="s">
         <v>109</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>43</v>
       </c>
       <c r="F73" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>111</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>112</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -3198,116 +3198,116 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>140</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>116</v>
       </c>
       <c r="F98" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>142</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>43</v>
       </c>
       <c r="F99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>143</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>144</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>145</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>116</v>
       </c>
       <c r="F102" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>147</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>43</v>
       </c>
       <c r="F103" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>148</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>43</v>
       </c>
       <c r="F104" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3382,51 +3382,51 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>154</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>155</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>43</v>
       </c>
       <c r="F110" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>156</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>116</v>
       </c>
       <c r="F111" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3481,85 +3481,85 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>160</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>43</v>
       </c>
       <c r="F115" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>161</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>43</v>
       </c>
       <c r="F116" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>162</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>43</v>
       </c>
       <c r="F117" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>164</v>
       </c>
       <c r="D118">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>43</v>
       </c>
       <c r="F118" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>165</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>50</v>
       </c>
     </row>
@@ -3597,51 +3597,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>168</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>169</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>43</v>
       </c>
       <c r="F123" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>170</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3773,68 +3773,68 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>177</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>178</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>179</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>180</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
@@ -3909,51 +3909,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>185</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>186</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>187</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -4262,51 +4262,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>206</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>207</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>208</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
@@ -4487,51 +4487,51 @@
       </c>
       <c r="C45" t="s">
         <v>219</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>220</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>221</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -4857,51 +4857,51 @@
       </c>
       <c r="C65" t="s">
         <v>241</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>242</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>243</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>43</v>
       </c>
       <c r="F67" t="s">
         <v>80</v>
       </c>
     </row>
@@ -5085,91 +5085,91 @@
       </c>
       <c r="C77" t="s">
         <v>254</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>59</v>
       </c>
       <c r="F77" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>256</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>257</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>30</v>
       </c>
       <c r="F79" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>259</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>25</v>
       </c>
       <c r="F80" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>260</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>43</v>
       </c>
       <c r="F81" t="s">
@@ -5353,85 +5353,85 @@
       </c>
       <c r="C91" t="s">
         <v>273</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>275</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>43</v>
       </c>
       <c r="F92" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>276</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>278</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>279</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>43</v>
       </c>
       <c r="F95" t="s">
         <v>110</v>
       </c>
     </row>
@@ -5724,119 +5724,119 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>297</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>43</v>
       </c>
       <c r="F113" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>298</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>43</v>
       </c>
       <c r="F114" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>299</v>
       </c>
       <c r="D115">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>25</v>
       </c>
       <c r="F115" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>300</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>43</v>
       </c>
       <c r="F116" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>301</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>271</v>
       </c>
       <c r="F117" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>303</v>
       </c>
       <c r="D118">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>72</v>
       </c>
       <c r="F118" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>304</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>43</v>
       </c>
       <c r="F119" t="s">
         <v>80</v>
       </c>
     </row>
@@ -5860,102 +5860,102 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>306</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>43</v>
       </c>
       <c r="F121" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>308</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>271</v>
       </c>
       <c r="F122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>309</v>
       </c>
       <c r="D123">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="C124" t="s">
         <v>310</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>311</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>59</v>
       </c>
       <c r="F125" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>312</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>43</v>
       </c>
       <c r="F126" t="s">
         <v>110</v>
       </c>
     </row>
@@ -6013,51 +6013,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>316</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>43</v>
       </c>
       <c r="F130" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>317</v>
       </c>
       <c r="D131">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>319</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>43</v>
       </c>
       <c r="F132" t="s">
         <v>69</v>
       </c>
     </row>