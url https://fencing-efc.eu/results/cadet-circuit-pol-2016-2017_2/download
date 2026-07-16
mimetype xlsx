--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1222,51 +1222,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1299,51 +1299,51 @@
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
@@ -1399,51 +1399,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
@@ -1496,51 +1496,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
@@ -1616,51 +1616,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>72</v>
       </c>
     </row>
@@ -1867,131 +1867,131 @@
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -2098,51 +2098,51 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>51</v>
       </c>
       <c r="F60" t="s">
@@ -2218,51 +2218,51 @@
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>110</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2355,51 +2355,51 @@
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>120</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2432,51 +2432,51 @@
       </c>
       <c r="C75" t="s">
         <v>122</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
@@ -2629,51 +2629,51 @@
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>41</v>
       </c>
       <c r="F85" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>41</v>
       </c>
       <c r="F87" t="s">
@@ -2811,51 +2811,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>152</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2879,133 +2879,133 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>154</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>155</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>159</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>160</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>161</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>162</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3063,68 +3063,68 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>166</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>167</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>168</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>49</v>
       </c>
     </row>