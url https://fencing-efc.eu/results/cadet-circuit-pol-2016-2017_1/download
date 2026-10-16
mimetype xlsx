--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1270,187 +1270,187 @@
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>60.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
@@ -1543,171 +1543,171 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>33.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1814,51 +1814,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
@@ -2045,51 +2045,51 @@
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
@@ -2105,128 +2105,128 @@
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
@@ -2282,71 +2282,71 @@
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2539,111 +2539,111 @@
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -2659,51 +2659,51 @@
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
       <c r="F78" t="s">
@@ -2736,91 +2736,91 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>142</v>
       </c>
       <c r="F82" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
@@ -2836,91 +2836,91 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>78</v>
       </c>
       <c r="F86" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>80</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>151</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>81</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>152</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
@@ -2973,68 +2973,68 @@
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
@@ -3090,71 +3090,71 @@
       </c>
       <c r="C98" t="s">
         <v>163</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>91</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>164</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>92</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>165</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>104</v>
       </c>
       <c r="F100" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>93</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>166</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -3190,51 +3190,51 @@
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>104</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
       <c r="F104" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>34</v>
       </c>
       <c r="F105" t="s">
@@ -3290,91 +3290,91 @@
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>37</v>
       </c>
       <c r="F109" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>74</v>
       </c>
       <c r="F110" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>78</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3501,51 +3501,51 @@
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3555,71 +3555,71 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>116</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>104</v>
       </c>
       <c r="F124" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>117</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
         <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
@@ -3877,102 +3877,102 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>211</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>212</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>133</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
       </c>
       <c r="C142" t="s">
         <v>214</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>215</v>
       </c>
       <c r="F142" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>216</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>215</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>217</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
     </row>
@@ -4177,68 +4177,68 @@
         <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>232</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>233</v>
       </c>
       <c r="D158">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>235</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>34</v>
       </c>
       <c r="F159" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>78</v>
       </c>
       <c r="F160" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4262,85 +4262,85 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>238</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>154</v>
       </c>
       <c r="C163" t="s">
         <v>239</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>154</v>
       </c>
       <c r="C164" t="s">
         <v>240</v>
       </c>
       <c r="D164">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>25</v>
       </c>
       <c r="F164" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>241</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>242</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>16</v>
       </c>
       <c r="F166" t="s">
         <v>52</v>
       </c>
     </row>