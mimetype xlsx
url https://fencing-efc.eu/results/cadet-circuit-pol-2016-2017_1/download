--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1503,51 +1503,51 @@
       </c>
       <c r="B17">
         <v>33.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>33.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>33.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
@@ -1583,51 +1583,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
@@ -1683,51 +1683,51 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>18.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>59</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>18.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>18.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>40</v>
       </c>
       <c r="F32" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1911,51 +1911,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>78</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1968,148 +1968,148 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>74</v>
       </c>
       <c r="F46" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
@@ -2342,71 +2342,71 @@
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>55</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>78</v>
       </c>
       <c r="F63" t="s">
@@ -2639,51 +2639,51 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>134</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>78</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3010,51 +3010,51 @@
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>37</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>88</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="F96" t="s">
@@ -3170,51 +3170,51 @@
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>94</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>104</v>
       </c>
       <c r="F103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>104</v>
       </c>
       <c r="F104" t="s">
@@ -3481,108 +3481,108 @@
       </c>
       <c r="C118" t="s">
         <v>186</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>111</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>114</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>193</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3675,188 +3675,188 @@
       </c>
       <c r="C128" t="s">
         <v>198</v>
       </c>
       <c r="D128">
         <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>199</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>200</v>
       </c>
       <c r="F129" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>202</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>123</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>203</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>74</v>
       </c>
       <c r="F132" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>125</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>78</v>
       </c>
       <c r="F133" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>126</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>206</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>207</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>34</v>
       </c>
       <c r="F135" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>208</v>
       </c>
       <c r="D136">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>209</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
@@ -3945,51 +3945,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>135</v>
       </c>
       <c r="C143" t="s">
         <v>216</v>
       </c>
       <c r="D143">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>215</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>136</v>
       </c>
       <c r="C144" t="s">
         <v>217</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>218</v>
       </c>
       <c r="D145">
         <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4064,82 +4064,82 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>225</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>34</v>
       </c>
       <c r="F153" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>229</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>44</v>
       </c>
     </row>