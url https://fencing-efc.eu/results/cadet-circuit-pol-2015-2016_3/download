--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -883,91 +883,91 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1000,51 +1000,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1317,91 +1317,91 @@
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1514,51 +1514,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
@@ -1771,51 +1771,51 @@
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2051,51 +2051,51 @@
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>108</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
@@ -2231,51 +2231,51 @@
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>120</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
@@ -2411,51 +2411,51 @@
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">