--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1080,51 +1080,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1477,51 +1477,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>70</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1534,51 +1534,51 @@
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -1711,51 +1711,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
@@ -1791,51 +1791,51 @@
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>45</v>
       </c>
       <c r="F52" t="s">
@@ -1871,91 +1871,91 @@
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>70</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="C62" t="s">
         <v>106</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>108</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
@@ -2091,51 +2091,51 @@
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
@@ -2171,51 +2171,51 @@
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>116</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -2291,71 +2291,71 @@
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>125</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
@@ -2391,131 +2391,131 @@
       </c>
       <c r="C80" t="s">
         <v>128</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">