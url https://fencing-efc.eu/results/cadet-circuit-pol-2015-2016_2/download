--- v0 (2026-06-10)
+++ v1 (2026-08-30)
@@ -1167,51 +1167,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
@@ -1324,111 +1324,111 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
@@ -1481,51 +1481,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1558,91 +1558,91 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1655,151 +1655,151 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>72</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
@@ -1855,51 +1855,51 @@
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
@@ -1995,51 +1995,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>98</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>98</v>
       </c>
       <c r="F52" t="s">
@@ -2155,51 +2155,51 @@
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2252,88 +2252,88 @@
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>98</v>
       </c>
       <c r="F64" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2389,51 +2389,51 @@
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -2509,51 +2509,51 @@
       </c>
       <c r="C76" t="s">
         <v>138</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>139</v>
       </c>
       <c r="F76" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>141</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -2586,51 +2586,51 @@
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
@@ -2942,82 +2942,82 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>167</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>139</v>
       </c>
       <c r="F99" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>168</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>98</v>
       </c>
       <c r="F100" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>169</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3058,51 +3058,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>98</v>
       </c>
       <c r="F106" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>89</v>
       </c>
       <c r="F107" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3157,204 +3157,204 @@
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>184</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>186</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>188</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>98</v>
       </c>
       <c r="F117" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>190</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>139</v>
       </c>
       <c r="F119" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>192</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>194</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>110</v>
       </c>
       <c r="F121" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>196</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>110</v>
       </c>
       <c r="F122" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>197</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>42</v>
       </c>
     </row>
@@ -3395,102 +3395,102 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>201</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>110</v>
       </c>
       <c r="F126" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>202</v>
       </c>
       <c r="D127">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>203</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
       <c r="F128" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>204</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>205</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>206</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>98</v>
       </c>
       <c r="F131" t="s">
         <v>101</v>
       </c>
     </row>