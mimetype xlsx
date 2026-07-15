--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -2208,51 +2208,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -2628,51 +2628,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
@@ -2688,51 +2688,51 @@
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
@@ -2748,51 +2748,51 @@
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2825,51 +2825,51 @@
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
@@ -2882,51 +2882,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
@@ -3002,51 +3002,51 @@
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
@@ -3202,51 +3202,51 @@
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
       <c r="F58" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>117</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>54</v>
       </c>
       <c r="F59" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
@@ -3342,51 +3342,51 @@
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>127</v>
       </c>
       <c r="F65" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="C70" t="s">
         <v>136</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>54</v>
       </c>
       <c r="F71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>139</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
@@ -3499,51 +3499,51 @@
       </c>
       <c r="C73" t="s">
         <v>141</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>142</v>
       </c>
       <c r="F73" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>144</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>146</v>
       </c>
       <c r="F75" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3613,71 +3613,71 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>153</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>155</v>
       </c>
       <c r="F80" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>157</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>159</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
@@ -3693,91 +3693,91 @@
       </c>
       <c r="C83" t="s">
         <v>160</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>162</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>133</v>
       </c>
       <c r="F85" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>166</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
@@ -3793,51 +3793,51 @@
       </c>
       <c r="C88" t="s">
         <v>168</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>170</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>171</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>91</v>
       </c>
       <c r="F90" t="s">
@@ -3893,51 +3893,51 @@
       </c>
       <c r="C93" t="s">
         <v>175</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>177</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>179</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
@@ -4013,71 +4013,71 @@
       </c>
       <c r="C99" t="s">
         <v>186</v>
       </c>
       <c r="D99">
         <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>187</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>155</v>
       </c>
       <c r="F100" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>188</v>
       </c>
       <c r="D101">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>189</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>190</v>
       </c>
     </row>
@@ -4190,51 +4190,51 @@
       </c>
       <c r="C108" t="s">
         <v>197</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>199</v>
       </c>
       <c r="D109">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>200</v>
       </c>
       <c r="F109" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
@@ -4250,51 +4250,51 @@
       </c>
       <c r="C111" t="s">
         <v>204</v>
       </c>
       <c r="D111">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>206</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
@@ -4363,102 +4363,102 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>212</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>30</v>
       </c>
       <c r="F118" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>213</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>214</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>30</v>
       </c>
       <c r="F120" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>215</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>30</v>
       </c>
       <c r="F122" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>127</v>
       </c>
       <c r="F123" t="s">
         <v>219</v>
       </c>
     </row>
@@ -4598,51 +4598,51 @@
         <v>99</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>229</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>231</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>232</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4700,68 +4700,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>237</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>155</v>
       </c>
       <c r="F139" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>240</v>
       </c>
       <c r="D140">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>241</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4796,201 +4796,201 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>247</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>250</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>133</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>30</v>
       </c>
       <c r="F149" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>255</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>256</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>257</v>
       </c>
       <c r="F151" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>259</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>30</v>
       </c>
       <c r="F152" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>261</v>
       </c>
       <c r="D153">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>262</v>
       </c>
       <c r="D154">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>264</v>
       </c>
       <c r="F155" t="s">
         <v>265</v>
       </c>
     </row>
@@ -5014,68 +5014,68 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>268</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>269</v>
       </c>
       <c r="D158">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>101</v>
       </c>
       <c r="F158" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>271</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159" t="s">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5119,51 +5119,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>272</v>
       </c>
       <c r="D2">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>274</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>275</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>91</v>
       </c>
       <c r="F4" t="s">
@@ -5179,51 +5179,51 @@
       </c>
       <c r="C5" t="s">
         <v>277</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>278</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>279</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
@@ -5259,51 +5259,51 @@
       </c>
       <c r="C9" t="s">
         <v>282</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>91</v>
       </c>
       <c r="F9" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>284</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>286</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>127</v>
       </c>
       <c r="F11" t="s">
@@ -5339,51 +5339,51 @@
       </c>
       <c r="C13" t="s">
         <v>289</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>290</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>291</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
@@ -5399,148 +5399,148 @@
       </c>
       <c r="C16" t="s">
         <v>293</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>294</v>
       </c>
       <c r="F16" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>296</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>298</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>257</v>
       </c>
       <c r="F18" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>299</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>300</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>127</v>
       </c>
       <c r="F20" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>301</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>91</v>
       </c>
       <c r="F21" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>303</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>304</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -5676,51 +5676,51 @@
       </c>
       <c r="C30" t="s">
         <v>314</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>315</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>316</v>
       </c>
       <c r="F31" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>318</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>257</v>
       </c>
       <c r="F32" t="s">
@@ -5756,51 +5756,51 @@
       </c>
       <c r="C34" t="s">
         <v>320</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>322</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>323</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
@@ -6016,51 +6016,51 @@
       </c>
       <c r="C47" t="s">
         <v>338</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>340</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>91</v>
       </c>
       <c r="F48" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>342</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
@@ -6116,51 +6116,51 @@
       </c>
       <c r="C52" t="s">
         <v>347</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>91</v>
       </c>
       <c r="F52" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>349</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>30</v>
       </c>
       <c r="F53" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>350</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -6193,51 +6193,51 @@
       </c>
       <c r="C56" t="s">
         <v>353</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>155</v>
       </c>
       <c r="F56" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>354</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>356</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>257</v>
       </c>
       <c r="F58" t="s">
@@ -6313,51 +6313,51 @@
       </c>
       <c r="C62" t="s">
         <v>362</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>363</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>364</v>
       </c>
       <c r="F63" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>366</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -6413,91 +6413,91 @@
       </c>
       <c r="C67" t="s">
         <v>370</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>257</v>
       </c>
       <c r="F67" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>371</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>372</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>373</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>375</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
@@ -6570,51 +6570,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>381</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>382</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>101</v>
       </c>
       <c r="F76" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>384</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
@@ -6647,51 +6647,51 @@
       </c>
       <c r="C79" t="s">
         <v>386</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>91</v>
       </c>
       <c r="F79" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>388</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>389</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>257</v>
       </c>
       <c r="F81" t="s">
         <v>357</v>
       </c>
     </row>
@@ -6704,51 +6704,51 @@
       </c>
       <c r="C82" t="s">
         <v>390</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>391</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>392</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
@@ -6784,51 +6784,51 @@
       </c>
       <c r="C86" t="s">
         <v>395</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>30</v>
       </c>
       <c r="F86" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>396</v>
       </c>
       <c r="D87">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>398</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>127</v>
       </c>
     </row>
@@ -6841,71 +6841,71 @@
       </c>
       <c r="C89" t="s">
         <v>399</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>401</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>402</v>
       </c>
       <c r="D91">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>257</v>
       </c>
       <c r="F91" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>403</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
@@ -7041,51 +7041,51 @@
       </c>
       <c r="C99" t="s">
         <v>412</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>413</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>91</v>
       </c>
       <c r="F100" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>415</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>91</v>
       </c>
       <c r="F101" t="s">
@@ -7478,71 +7478,71 @@
       </c>
       <c r="C121" t="s">
         <v>444</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>30</v>
       </c>
       <c r="F121" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>446</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>30</v>
       </c>
       <c r="F122" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>447</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>448</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>142</v>
       </c>
       <c r="F124" t="s">
         <v>143</v>
       </c>
     </row>
@@ -7592,88 +7592,88 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>454</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>455</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>457</v>
       </c>
       <c r="D129">
         <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>155</v>
       </c>
       <c r="F129" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>459</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>461</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>114</v>
       </c>
     </row>
@@ -7762,130 +7762,130 @@
         <v>182</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>468</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>469</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>470</v>
       </c>
       <c r="D139">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>471</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>101</v>
       </c>
       <c r="F140" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>472</v>
       </c>
       <c r="D141">
         <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>473</v>
       </c>
       <c r="D142">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>474</v>
       </c>
       <c r="D143">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>475</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>30</v>
       </c>
       <c r="F144" t="s">
         <v>33</v>
       </c>
     </row>
@@ -7920,150 +7920,150 @@
         <v>333</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>478</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>479</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>480</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>481</v>
       </c>
       <c r="D150">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>146</v>
       </c>
       <c r="F150" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>483</v>
       </c>
       <c r="D151">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>484</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>127</v>
       </c>
       <c r="F152" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>485</v>
       </c>
       <c r="D153">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>486</v>
       </c>
       <c r="D154">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>487</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>257</v>
       </c>
       <c r="F155" t="s">
         <v>357</v>
       </c>
     </row>
@@ -8166,170 +8166,170 @@
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>494</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>495</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>496</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>133</v>
       </c>
       <c r="F164" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>497</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>498</v>
       </c>
       <c r="D166">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>499</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>146</v>
       </c>
       <c r="F167" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>500</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>501</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>30</v>
       </c>
       <c r="F169" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>502</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>30</v>
       </c>
       <c r="F170" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>503</v>
       </c>
       <c r="D171">
         <v>27</v>
       </c>
       <c r="E171" t="s">
         <v>30</v>
       </c>
       <c r="F171" t="s">
         <v>33</v>
       </c>
     </row>
@@ -8353,51 +8353,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>505</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>146</v>
       </c>
       <c r="F173" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>506</v>
       </c>
       <c r="D174">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>507</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>294</v>
       </c>
       <c r="F175" t="s">
         <v>295</v>
       </c>
     </row>
@@ -8738,51 +8738,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>531</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>30</v>
       </c>
       <c r="F196" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>532</v>
       </c>
       <c r="D197">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>533</v>
       </c>
       <c r="D198">
         <v>25</v>
       </c>
       <c r="E198" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>534</v>