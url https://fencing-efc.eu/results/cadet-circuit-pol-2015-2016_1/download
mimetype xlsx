--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -2765,51 +2765,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>30</v>
       </c>
       <c r="F38" t="s">
@@ -2902,91 +2902,91 @@
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>91</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -3379,91 +3379,91 @@
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>132</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>133</v>
       </c>
       <c r="F68" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>135</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>30</v>
       </c>
       <c r="F69" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>136</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>54</v>
       </c>
       <c r="F71" t="s">
@@ -3993,51 +3993,51 @@
       </c>
       <c r="C98" t="s">
         <v>185</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
       <c r="F98" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>186</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>187</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>155</v>
       </c>
       <c r="F100" t="s">
@@ -4150,51 +4150,51 @@
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>142</v>
       </c>
       <c r="F106" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>196</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>30</v>
       </c>
       <c r="F107" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>197</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>30</v>
       </c>
       <c r="F108" t="s">
@@ -4298,51 +4298,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>207</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>208</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>30</v>
       </c>
       <c r="F115" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>209</v>
       </c>
       <c r="D116">
         <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>30</v>
       </c>
       <c r="F116" t="s">
         <v>210</v>
       </c>
     </row>
@@ -4499,51 +4499,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>222</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>223</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
       <c r="F127" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>224</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>30</v>
       </c>
       <c r="F128" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4615,102 +4615,102 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>231</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>232</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>233</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>30</v>
       </c>
       <c r="F135" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>234</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>235</v>
       </c>
       <c r="D137">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>237</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>238</v>
       </c>
     </row>
@@ -4830,51 +4830,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>250</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>133</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4980,68 +4980,68 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>263</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>264</v>
       </c>
       <c r="F155" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>266</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>30</v>
       </c>
       <c r="F156" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>268</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>269</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>101</v>
       </c>
       <c r="F158" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5836,51 +5836,51 @@
       </c>
       <c r="C38" t="s">
         <v>325</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>327</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>91</v>
       </c>
       <c r="F39" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>328</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
@@ -6056,51 +6056,51 @@
       </c>
       <c r="C49" t="s">
         <v>342</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>343</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>344</v>
       </c>
       <c r="F50" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>346</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
@@ -6213,51 +6213,51 @@
       </c>
       <c r="C57" t="s">
         <v>354</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>356</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>257</v>
       </c>
       <c r="F58" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>358</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
@@ -6590,51 +6590,51 @@
       </c>
       <c r="C76" t="s">
         <v>382</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>101</v>
       </c>
       <c r="F76" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>384</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>385</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>83</v>
       </c>
     </row>
@@ -6664,51 +6664,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>388</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>389</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>257</v>
       </c>
       <c r="F81" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>390</v>
       </c>
       <c r="D82">
         <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
@@ -6744,51 +6744,51 @@
       </c>
       <c r="C84" t="s">
         <v>392</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>393</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>395</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>30</v>
       </c>
       <c r="F86" t="s">
@@ -6921,51 +6921,51 @@
       </c>
       <c r="C93" t="s">
         <v>404</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>54</v>
       </c>
       <c r="F93" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>405</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>257</v>
       </c>
       <c r="F94" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>407</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
@@ -6981,71 +6981,71 @@
       </c>
       <c r="C96" t="s">
         <v>408</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>410</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>411</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>91</v>
       </c>
       <c r="F98" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>412</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
@@ -7889,51 +7889,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>476</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>477</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>142</v>
       </c>
       <c r="F146" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>478</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
@@ -8070,51 +8070,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>488</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>91</v>
       </c>
       <c r="F156" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>489</v>
       </c>
       <c r="D157">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>490</v>
       </c>
       <c r="D158">
         <v>27</v>
       </c>
       <c r="E158" t="s">
         <v>30</v>
       </c>
       <c r="F158" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
@@ -8251,51 +8251,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>499</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>146</v>
       </c>
       <c r="F167" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>500</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>501</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>30</v>
       </c>
       <c r="F169" t="s">
         <v>359</v>
       </c>
     </row>
@@ -8404,51 +8404,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>508</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>30</v>
       </c>
       <c r="F176" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>509</v>
       </c>
       <c r="D177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>510</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>30</v>
       </c>
       <c r="F178" t="s">
         <v>52</v>
       </c>
     </row>
@@ -8469,68 +8469,68 @@
         <v>128</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>512</v>
       </c>
       <c r="D180">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>513</v>
       </c>
       <c r="D181">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
       <c r="F181" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>514</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>111</v>
       </c>
       <c r="F182" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>515</v>
       </c>
       <c r="D183">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
     </row>
@@ -8554,51 +8554,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>517</v>
       </c>
       <c r="D185">
         <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>127</v>
       </c>
       <c r="F185" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>518</v>
       </c>
       <c r="D186">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>142</v>
       </c>
       <c r="F186" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>519</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>260</v>
       </c>
     </row>
@@ -8622,116 +8622,116 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>521</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>522</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>523</v>
       </c>
       <c r="D191">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E191" t="s">
         <v>30</v>
       </c>
       <c r="F191" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>524</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>30</v>
       </c>
       <c r="F192" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>525</v>
       </c>
       <c r="D193">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>527</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>528</v>
       </c>
       <c r="D195">
         <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>529</v>
       </c>
       <c r="F195" t="s">
         <v>530</v>
       </c>
     </row>
@@ -8800,85 +8800,85 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>535</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>54</v>
       </c>
       <c r="F200" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>536</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>30</v>
       </c>
       <c r="F201" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>537</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>30</v>
       </c>
       <c r="F202" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>538</v>
       </c>
       <c r="D203">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>30</v>
       </c>
       <c r="F203" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>539</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>