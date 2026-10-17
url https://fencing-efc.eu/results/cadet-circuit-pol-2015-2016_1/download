--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -2088,91 +2088,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -2328,51 +2328,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
@@ -2668,111 +2668,111 @@
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2962,51 +2962,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>91</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -3042,91 +3042,91 @@
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>101</v>
       </c>
       <c r="F51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>106</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>54</v>
       </c>
       <c r="F54" t="s">
@@ -3162,51 +3162,51 @@
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>111</v>
       </c>
       <c r="F56" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>113</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>111</v>
       </c>
       <c r="F58" t="s">
@@ -3359,51 +3359,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>130</v>
       </c>
       <c r="D67">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>30</v>
       </c>
       <c r="F67" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>132</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>133</v>
       </c>
       <c r="F68" t="s">
@@ -3753,51 +3753,51 @@
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>166</v>
       </c>
       <c r="D87">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>168</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>30</v>
       </c>
       <c r="F88" t="s">
@@ -3813,71 +3813,71 @@
       </c>
       <c r="C89" t="s">
         <v>170</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>171</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>91</v>
       </c>
       <c r="F90" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>173</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>174</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>30</v>
       </c>
       <c r="F92" t="s">
@@ -4230,51 +4230,51 @@
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>204</v>
       </c>
       <c r="D111">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>30</v>
       </c>
       <c r="F112" t="s">
@@ -4567,51 +4567,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>155</v>
       </c>
       <c r="F130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>54</v>
       </c>
       <c r="F131" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>229</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -4751,51 +4751,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>241</v>
       </c>
       <c r="D141">
         <v>25</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>243</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>245</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>247</v>
@@ -4864,68 +4864,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>30</v>
       </c>
       <c r="F149" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>255</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>256</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>257</v>
       </c>
       <c r="F151" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5436,91 +5436,91 @@
       </c>
       <c r="C18" t="s">
         <v>298</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>257</v>
       </c>
       <c r="F18" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>299</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>300</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>127</v>
       </c>
       <c r="F20" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>301</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>91</v>
       </c>
       <c r="F21" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>303</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
@@ -5876,71 +5876,71 @@
       </c>
       <c r="C40" t="s">
         <v>328</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>329</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>133</v>
       </c>
       <c r="F41" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>331</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>30</v>
       </c>
       <c r="F42" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>332</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>142</v>
       </c>
       <c r="F43" t="s">
@@ -6036,51 +6036,51 @@
       </c>
       <c r="C48" t="s">
         <v>340</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>91</v>
       </c>
       <c r="F48" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>342</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>343</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>344</v>
       </c>
       <c r="F50" t="s">
@@ -6233,91 +6233,91 @@
       </c>
       <c r="C58" t="s">
         <v>356</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>257</v>
       </c>
       <c r="F58" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>358</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>360</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>127</v>
       </c>
       <c r="F60" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>361</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>362</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
@@ -6333,51 +6333,51 @@
       </c>
       <c r="C63" t="s">
         <v>363</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>364</v>
       </c>
       <c r="F63" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>366</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>368</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>30</v>
       </c>
       <c r="F65" t="s">
@@ -6553,51 +6553,51 @@
       </c>
       <c r="C74" t="s">
         <v>379</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>381</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>382</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>101</v>
       </c>
       <c r="F76" t="s">
         <v>383</v>
       </c>
     </row>
@@ -6610,68 +6610,68 @@
       </c>
       <c r="C77" t="s">
         <v>384</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>385</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>386</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>91</v>
       </c>
       <c r="F79" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>388</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>127</v>
       </c>
     </row>
@@ -6821,51 +6821,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>398</v>
       </c>
       <c r="D88">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>399</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>401</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>30</v>
       </c>
       <c r="F90" t="s">
@@ -6941,51 +6941,51 @@
       </c>
       <c r="C94" t="s">
         <v>405</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>257</v>
       </c>
       <c r="F94" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>407</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>408</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
@@ -7021,131 +7021,131 @@
       </c>
       <c r="C98" t="s">
         <v>411</v>
       </c>
       <c r="D98">
         <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>91</v>
       </c>
       <c r="F98" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>412</v>
       </c>
       <c r="D99">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>30</v>
       </c>
       <c r="F99" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>413</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>91</v>
       </c>
       <c r="F100" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>415</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>91</v>
       </c>
       <c r="F101" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>417</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>418</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>30</v>
       </c>
       <c r="F103" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>419</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>30</v>
       </c>
       <c r="F104" t="s">
@@ -7198,51 +7198,51 @@
       </c>
       <c r="C107" t="s">
         <v>422</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>264</v>
       </c>
       <c r="F107" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>423</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>142</v>
       </c>
       <c r="F108" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>425</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>426</v>
       </c>
       <c r="F109" t="s">
@@ -7398,71 +7398,71 @@
       </c>
       <c r="C117" t="s">
         <v>439</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>30</v>
       </c>
       <c r="F117" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>440</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>441</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>91</v>
       </c>
       <c r="F119" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>442</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="F120" t="s">
@@ -7575,51 +7575,51 @@
       </c>
       <c r="C126" t="s">
         <v>451</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>452</v>
       </c>
       <c r="F126" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>454</v>
       </c>
       <c r="D127">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>455</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
@@ -7906,51 +7906,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>477</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>142</v>
       </c>
       <c r="F146" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>478</v>
       </c>
       <c r="D147">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>479</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
@@ -8053,51 +8053,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>487</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>257</v>
       </c>
       <c r="F155" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>488</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>91</v>
       </c>
       <c r="F156" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>489</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
@@ -8152,99 +8152,99 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>493</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>494</v>
       </c>
       <c r="D162">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E162" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>495</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>496</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>133</v>
       </c>
       <c r="F164" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>497</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>498</v>
       </c>
       <c r="D166">
         <v>25</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>74</v>
       </c>
     </row>
@@ -8370,102 +8370,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>506</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>507</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>294</v>
       </c>
       <c r="F175" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>508</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>30</v>
       </c>
       <c r="F176" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>509</v>
       </c>
       <c r="D177">
         <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>510</v>
       </c>
       <c r="D178">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>30</v>
       </c>
       <c r="F178" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>511</v>
       </c>
       <c r="D179">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>127</v>
       </c>
       <c r="F179" t="s">
         <v>128</v>
       </c>
     </row>
@@ -8673,51 +8673,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>524</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>30</v>
       </c>
       <c r="F192" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>525</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>527</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
@@ -8752,51 +8752,51 @@
         <v>242</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>532</v>
       </c>
       <c r="D197">
         <v>25</v>
       </c>
       <c r="E197" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>533</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>534</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>30</v>
       </c>
       <c r="F199" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
@@ -8817,99 +8817,99 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>536</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>30</v>
       </c>
       <c r="F201" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>537</v>
       </c>
       <c r="D202">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>30</v>
       </c>
       <c r="F202" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>538</v>
       </c>
       <c r="D203">
         <v>27</v>
       </c>
       <c r="E203" t="s">
         <v>30</v>
       </c>
       <c r="F203" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>539</v>
       </c>
       <c r="D204">
         <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>540</v>
       </c>
       <c r="D205">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>142</v>
       </c>
       <c r="F205" t="s">
         <v>541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>