--- v2 (2026-08-30)
+++ v3 (2026-10-17)
@@ -826,51 +826,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
@@ -1124,51 +1124,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
@@ -1204,51 +1204,51 @@
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
@@ -1381,51 +1381,51 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1441,51 +1441,51 @@
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1681,51 +1681,51 @@
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -1738,71 +1738,71 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>89</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -1898,51 +1898,51 @@
       </c>
       <c r="C57" t="s">
         <v>96</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>97</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2257,51 +2257,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>33</v>
       </c>
       <c r="F77" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
     </row>