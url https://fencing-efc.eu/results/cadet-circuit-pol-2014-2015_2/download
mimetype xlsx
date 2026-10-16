--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -942,51 +942,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
@@ -1002,51 +1002,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1259,71 +1259,71 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
@@ -1359,51 +1359,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>15.0</v>
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
@@ -1719,91 +1719,91 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
@@ -1939,51 +1939,51 @@
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>32</v>
       </c>
       <c r="F54" t="s">
@@ -2019,131 +2019,131 @@
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>66</v>
       </c>
       <c r="F61" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
@@ -2159,51 +2159,51 @@
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
       <c r="F63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
@@ -2479,51 +2479,51 @@
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>138</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
@@ -2819,150 +2819,150 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>160</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>162</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
       <c r="F101" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>52</v>
       </c>
       <c r="F104" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>167</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>168</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>40</v>
       </c>
     </row>