--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -962,51 +962,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1059,111 +1059,111 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
@@ -1299,51 +1299,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
@@ -1499,51 +1499,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>63</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
@@ -1699,51 +1699,51 @@
       </c>
       <c r="C40" t="s">
         <v>80</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -1819,51 +1819,51 @@
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
@@ -1959,71 +1959,71 @@
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>32</v>
       </c>
       <c r="F54" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -2359,51 +2359,51 @@
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>128</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
@@ -2439,51 +2439,51 @@
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>133</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
@@ -2550,85 +2550,85 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>66</v>
       </c>
       <c r="F83" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2669,51 +2669,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2887,68 +2887,68 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>52</v>
       </c>
       <c r="F104" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>167</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>29</v>
       </c>
       <c r="F106" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>