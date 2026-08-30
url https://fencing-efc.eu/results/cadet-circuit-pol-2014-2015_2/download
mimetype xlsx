--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -922,51 +922,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1539,91 +1539,91 @@
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
@@ -1779,71 +1779,71 @@
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
@@ -2139,91 +2139,91 @@
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
       <c r="F63" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
@@ -2533,51 +2533,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>140</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>66</v>
       </c>
       <c r="F83" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2686,99 +2686,99 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>152</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>153</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>154</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>155</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>96</v>
       </c>
     </row>