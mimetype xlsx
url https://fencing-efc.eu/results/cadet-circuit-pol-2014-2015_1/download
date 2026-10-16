--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2036,51 +2036,51 @@
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -2224,91 +2224,91 @@
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2338,51 +2338,51 @@
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -2515,51 +2515,51 @@
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
@@ -2615,51 +2615,51 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -2755,71 +2755,71 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>83</v>
       </c>
       <c r="F40" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
@@ -3052,51 +3052,51 @@
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
@@ -3132,51 +3132,51 @@
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>57</v>
       </c>
       <c r="F59" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>117</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>35</v>
       </c>
       <c r="F60" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>119</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
@@ -3192,51 +3192,51 @@
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -3380,91 +3380,91 @@
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
       <c r="F74" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>139</v>
       </c>
       <c r="F75" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>141</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>126</v>
       </c>
     </row>
@@ -3517,111 +3517,111 @@
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>35</v>
       </c>
       <c r="F81" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>152</v>
       </c>
       <c r="F83" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>154</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
@@ -3794,51 +3794,51 @@
       </c>
       <c r="C93" t="s">
         <v>168</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>32</v>
       </c>
       <c r="F93" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.5</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>152</v>
       </c>
       <c r="F94" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>32</v>
       </c>
       <c r="F95" t="s">
@@ -4369,99 +4369,99 @@
         <v>173</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>102</v>
       </c>
       <c r="F125" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>220</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>221</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>35</v>
       </c>
       <c r="F127" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>223</v>
       </c>
       <c r="D128">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>32</v>
       </c>
       <c r="F128" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>224</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
       <c r="F129" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4666,51 +4666,51 @@
         <v>239</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>240</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
       <c r="F143" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>242</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
       <c r="F144" t="s">
         <v>81</v>
       </c>
     </row>
@@ -4734,85 +4734,85 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>244</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>245</v>
       </c>
       <c r="D147">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>35</v>
       </c>
       <c r="F147" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>246</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>35</v>
       </c>
       <c r="F148" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>247</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>83</v>
       </c>
       <c r="F149" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>248</v>
       </c>
       <c r="D150">
         <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>35</v>
       </c>
       <c r="F150" t="s">
         <v>184</v>
       </c>
     </row>
@@ -4887,51 +4887,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>253</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>254</v>
       </c>
       <c r="F155" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>256</v>
       </c>
       <c r="D156">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5332,51 +5332,51 @@
       </c>
       <c r="C20" t="s">
         <v>287</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>285</v>
       </c>
       <c r="F20" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>288</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>289</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -5686,91 +5686,91 @@
       </c>
       <c r="C38" t="s">
         <v>315</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>316</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>318</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>126</v>
       </c>
       <c r="F40" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>320</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>322</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
@@ -5926,51 +5926,51 @@
       </c>
       <c r="C50" t="s">
         <v>335</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>337</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>43</v>
       </c>
       <c r="F51" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>339</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6000,91 +6000,91 @@
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>341</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>342</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>343</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>344</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>345</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>254</v>
       </c>
     </row>
@@ -6608,51 +6608,51 @@
       </c>
       <c r="C85" t="s">
         <v>385</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>386</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>285</v>
       </c>
       <c r="F86" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>387</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" t="s">
@@ -6925,51 +6925,51 @@
       </c>
       <c r="C101" t="s">
         <v>404</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>405</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>35</v>
       </c>
       <c r="F102" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>406</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
@@ -7022,91 +7022,91 @@
       </c>
       <c r="C106" t="s">
         <v>409</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>35</v>
       </c>
       <c r="F106" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>410</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>285</v>
       </c>
       <c r="F107" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>411</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>35</v>
       </c>
       <c r="F108" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>412</v>
       </c>
       <c r="D109">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>413</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
@@ -7119,51 +7119,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>415</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>416</v>
       </c>
       <c r="D112">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>417</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>35</v>
       </c>
       <c r="F113" t="s">
         <v>418</v>
       </c>
     </row>
@@ -7236,91 +7236,91 @@
       </c>
       <c r="C117" t="s">
         <v>423</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>22</v>
       </c>
       <c r="F117" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>424</v>
       </c>
       <c r="D118">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>198</v>
       </c>
       <c r="F118" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>425</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>198</v>
       </c>
       <c r="F119" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>426</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>300</v>
       </c>
       <c r="F120" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>427</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>35</v>
       </c>
     </row>
@@ -7688,51 +7688,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>453</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>201</v>
       </c>
       <c r="F142" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>454</v>
       </c>
       <c r="D143">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
       <c r="F143" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>455</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>294</v>
       </c>
       <c r="F144" t="s">
         <v>295</v>
       </c>
     </row>
@@ -8481,99 +8481,99 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>506</v>
       </c>
       <c r="D189">
         <v>28</v>
       </c>
       <c r="E189" t="s">
         <v>254</v>
       </c>
       <c r="F189" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>508</v>
       </c>
       <c r="D190">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>198</v>
       </c>
       <c r="F190" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>510</v>
       </c>
       <c r="D191">
         <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>35</v>
       </c>
       <c r="F191" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>511</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>512</v>
       </c>
       <c r="D193">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E193" t="s">
         <v>32</v>
       </c>
       <c r="F193" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>514</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>198</v>
       </c>
       <c r="F194" t="s">
         <v>509</v>
       </c>
     </row>
@@ -8713,51 +8713,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>201</v>
       </c>
       <c r="C203" t="s">
         <v>526</v>
       </c>
       <c r="D203">
         <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>32</v>
       </c>
       <c r="F203" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>527</v>
       </c>
       <c r="D204">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>102</v>
       </c>
       <c r="F204" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>203</v>
       </c>
       <c r="C205" t="s">
         <v>528</v>
       </c>
       <c r="D205">
         <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>152</v>
       </c>
       <c r="F205" t="s">
         <v>305</v>
       </c>
     </row>