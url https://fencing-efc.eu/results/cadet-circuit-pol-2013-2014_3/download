--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1083,51 +1083,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
@@ -1280,51 +1280,51 @@
       </c>
       <c r="B15">
         <v>78.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>3</v>
       </c>
       <c r="B16">
         <v>60.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17">
         <v>60.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1417,51 +1417,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1551,85 +1551,85 @@
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>60</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>17</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>18</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>19</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>20</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -1662,51 +1662,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>23</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>24</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>43</v>
       </c>
       <c r="F37" t="s">
@@ -1762,51 +1762,51 @@
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>28</v>
       </c>
       <c r="B41">
         <v>12.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>29</v>
       </c>
       <c r="B42">
         <v>12.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>40</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>41</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -2199,71 +2199,71 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>50</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>51</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>52</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2416,71 +2416,71 @@
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>61</v>
       </c>
       <c r="B74">
         <v>6.0</v>
       </c>
       <c r="C74" t="s">
         <v>125</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>32</v>
       </c>
       <c r="F74" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>62</v>
       </c>
       <c r="B75">
         <v>6.0</v>
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>63</v>
       </c>
       <c r="B76">
         <v>6.0</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
@@ -2493,88 +2493,88 @@
       </c>
       <c r="B77">
         <v>6.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>65</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>131</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>66</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>64</v>
       </c>
       <c r="F79" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>67</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>67</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
@@ -2941,111 +2941,111 @@
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>88</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>88</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>90</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>64</v>
       </c>
       <c r="F103" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>90</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>32</v>
       </c>
       <c r="F104" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>92</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>166</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3155,51 +3155,51 @@
       </c>
       <c r="C111" t="s">
         <v>174</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>99</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>100</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>177</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
@@ -3295,71 +3295,71 @@
       </c>
       <c r="C118" t="s">
         <v>182</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>106</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>183</v>
       </c>
       <c r="D119">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>64</v>
       </c>
       <c r="F119" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>106</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>184</v>
       </c>
       <c r="D120">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>108</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
@@ -3532,51 +3532,51 @@
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>118</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>64</v>
       </c>
       <c r="F131" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>119</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
@@ -3629,51 +3629,51 @@
       </c>
       <c r="C135" t="s">
         <v>202</v>
       </c>
       <c r="D135">
         <v>25</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>123</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>123</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>204</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
@@ -3709,51 +3709,51 @@
       </c>
       <c r="C139" t="s">
         <v>25</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>127</v>
       </c>
       <c r="B140">
         <v>3.0</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>128</v>
       </c>
       <c r="B141">
         <v>3.0</v>
       </c>
       <c r="C141" t="s">
         <v>207</v>
       </c>
       <c r="D141">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
@@ -3936,51 +3936,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>138</v>
       </c>
       <c r="C152" t="s">
         <v>218</v>
       </c>
       <c r="D152">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>140</v>
       </c>
       <c r="C153" t="s">
         <v>219</v>
       </c>
       <c r="D153">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>