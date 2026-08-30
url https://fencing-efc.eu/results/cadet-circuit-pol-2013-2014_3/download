--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1397,51 +1397,51 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1491,91 +1491,91 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>14</v>
       </c>
       <c r="B27">
         <v>24.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>15</v>
       </c>
       <c r="B28">
         <v>24.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>16</v>
       </c>
       <c r="B29">
         <v>24.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>60</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>17</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1605,51 +1605,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>20</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>21</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1722,51 +1722,51 @@
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>26</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>27</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
@@ -1802,91 +1802,91 @@
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>30</v>
       </c>
       <c r="B43">
         <v>12.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>31</v>
       </c>
       <c r="B44">
         <v>12.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>32</v>
       </c>
       <c r="B45">
         <v>12.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>33</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -1902,51 +1902,51 @@
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>43</v>
       </c>
       <c r="F47" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>35</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>35</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2042,51 +2042,51 @@
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>42</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>43</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2182,51 +2182,51 @@
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
       <c r="F61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>50</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2336,71 +2336,71 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>57</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
       <c r="F70" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>58</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>122</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>59</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
@@ -2570,51 +2570,51 @@
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>67</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>135</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>32</v>
       </c>
       <c r="F82" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>70</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>69</v>
       </c>
       <c r="F83" t="s">
@@ -2704,91 +2704,91 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>76</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>77</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>78</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>79</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -2841,51 +2841,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>153</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>83</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>154</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>84</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>155</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
@@ -2981,51 +2981,51 @@
       </c>
       <c r="C102" t="s">
         <v>163</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>90</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>64</v>
       </c>
       <c r="F103" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>90</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>165</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>32</v>
       </c>
       <c r="F104" t="s">
@@ -3335,131 +3335,131 @@
       </c>
       <c r="C120" t="s">
         <v>184</v>
       </c>
       <c r="D120">
         <v>27</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
       <c r="F120" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>108</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>109</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>110</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>64</v>
       </c>
       <c r="F123" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>111</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>189</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>32</v>
       </c>
       <c r="F124" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>112</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>191</v>
       </c>
       <c r="D125">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>113</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
@@ -3800,102 +3800,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>131</v>
       </c>
       <c r="C144" t="s">
         <v>210</v>
       </c>
       <c r="D144">
         <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>7</v>
       </c>
       <c r="F144" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>132</v>
       </c>
       <c r="C145" t="s">
         <v>211</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>212</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>64</v>
       </c>
       <c r="F146" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>134</v>
       </c>
       <c r="C147" t="s">
         <v>213</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>134</v>
       </c>
       <c r="C148" t="s">
         <v>214</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>134</v>
       </c>
       <c r="C149" t="s">
         <v>215</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
     </row>