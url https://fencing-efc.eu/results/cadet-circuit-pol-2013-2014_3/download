--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1125,51 +1125,51 @@
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
@@ -2102,71 +2102,71 @@
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>32</v>
       </c>
       <c r="F58" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>44</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>32</v>
       </c>
       <c r="F59" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>47</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>53</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>54</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2456,51 +2456,51 @@
       </c>
       <c r="C75" t="s">
         <v>127</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>63</v>
       </c>
       <c r="B76">
         <v>6.0</v>
       </c>
       <c r="C76" t="s">
         <v>128</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>64</v>
       </c>
       <c r="B77">
         <v>6.0</v>
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2921,51 +2921,51 @@
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>87</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>88</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
@@ -3075,71 +3075,71 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>169</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>95</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>96</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>172</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>64</v>
       </c>
       <c r="F109" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>97</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>173</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
@@ -3355,51 +3355,51 @@
       </c>
       <c r="C121" t="s">
         <v>185</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>109</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>110</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>187</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>64</v>
       </c>
       <c r="F123" t="s">
@@ -3455,88 +3455,88 @@
       </c>
       <c r="C126" t="s">
         <v>192</v>
       </c>
       <c r="D126">
         <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>114</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>114</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>195</v>
       </c>
       <c r="D128">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>116</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>196</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>7</v>
       </c>
       <c r="F129" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>116</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
@@ -3552,71 +3552,71 @@
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>64</v>
       </c>
       <c r="F131" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>119</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>120</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>200</v>
       </c>
       <c r="D133">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>120</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>201</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
     </row>