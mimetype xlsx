--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1486,51 +1486,51 @@
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>80.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>65.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
@@ -1586,51 +1586,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>35.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1823,71 +1823,71 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
     </row>
@@ -1900,91 +1900,91 @@
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>66</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
@@ -2037,131 +2037,131 @@
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38">
         <v>10.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39">
         <v>10.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
@@ -2317,51 +2317,51 @@
       </c>
       <c r="C49" t="s">
         <v>92</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51" t="s">
@@ -2611,71 +2611,71 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
@@ -2771,51 +2771,51 @@
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>127</v>
       </c>
       <c r="F74" t="s">
@@ -2831,51 +2831,51 @@
       </c>
       <c r="C75" t="s">
         <v>129</v>
       </c>
       <c r="D75">
         <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>67</v>
       </c>
       <c r="F75" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
@@ -2987,51 +2987,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>67</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
@@ -3165,51 +3165,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="C97" t="s">
         <v>156</v>
       </c>
       <c r="D97">
         <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3449,51 +3449,51 @@
       </c>
       <c r="C10" t="s">
         <v>173</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>175</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>176</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
@@ -3949,51 +3949,51 @@
       </c>
       <c r="C35" t="s">
         <v>208</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>82</v>
       </c>
       <c r="F35" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>210</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>212</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -4009,51 +4009,51 @@
       </c>
       <c r="C38" t="s">
         <v>213</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>215</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>216</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4400,51 +4400,51 @@
       </c>
       <c r="C58" t="s">
         <v>241</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>204</v>
       </c>
       <c r="F58" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>243</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>127</v>
       </c>
       <c r="F59" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>244</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
@@ -4457,51 +4457,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>245</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>246</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>247</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
@@ -4791,51 +4791,51 @@
       </c>
       <c r="C78" t="s">
         <v>263</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
       <c r="F78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>264</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>265</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>72</v>
       </c>
     </row>
@@ -4908,51 +4908,51 @@
       </c>
       <c r="C84" t="s">
         <v>271</v>
       </c>
       <c r="D84">
         <v>36</v>
       </c>
       <c r="E84" t="s">
         <v>272</v>
       </c>
       <c r="F84" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>274</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>276</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
@@ -5119,51 +5119,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>288</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>204</v>
       </c>
       <c r="F96" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>291</v>
       </c>
       <c r="D97">
         <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
@@ -5196,51 +5196,51 @@
       </c>
       <c r="C99" t="s">
         <v>293</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>295</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>296</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>28</v>
       </c>
       <c r="F101" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5321,51 +5321,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="C106" t="s">
         <v>302</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="C107" t="s">
         <v>303</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="C108" t="s">
         <v>304</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>53</v>
       </c>
     </row>