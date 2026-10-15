--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -998,148 +998,148 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1192,51 +1192,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>15.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
@@ -1403,51 +1403,51 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1697,71 +1697,71 @@
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
@@ -1877,51 +1877,51 @@
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>91</v>
       </c>
       <c r="F53" t="s">
@@ -2131,51 +2131,51 @@
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
       <c r="F64" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>91</v>
       </c>
       <c r="F65" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -2191,71 +2191,71 @@
       </c>
       <c r="C67" t="s">
         <v>110</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>63</v>
       </c>
       <c r="F70" t="s">
@@ -2391,51 +2391,51 @@
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
@@ -2551,51 +2551,51 @@
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>136</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>51</v>
       </c>
       <c r="F87" t="s">
@@ -2605,51 +2605,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>51</v>
       </c>
       <c r="F88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>57</v>
       </c>
       <c r="F89" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2707,51 +2707,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2792,51 +2792,51 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>153</v>
       </c>
       <c r="D101">
         <v>27</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>154</v>
       </c>
     </row>
@@ -2891,51 +2891,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>158</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>159</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>36</v>
       </c>
       <c r="F106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>160</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>