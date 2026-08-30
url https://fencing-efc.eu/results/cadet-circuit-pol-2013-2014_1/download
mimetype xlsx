--- v0 (2026-05-16)
+++ v1 (2026-08-30)
@@ -918,91 +918,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -1075,111 +1075,111 @@
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1269,88 +1269,88 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>15.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1363,108 +1363,108 @@
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
@@ -1497,131 +1497,131 @@
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>63</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -1677,51 +1677,51 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -1737,51 +1737,51 @@
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>81</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1817,51 +1817,51 @@
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -1917,51 +1917,51 @@
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>91</v>
       </c>
       <c r="F53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -1977,51 +1977,51 @@
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>36</v>
       </c>
       <c r="F57" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>98</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2111,51 +2111,51 @@
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>104</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
       <c r="F64" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>91</v>
       </c>
       <c r="F65" t="s">
@@ -2231,71 +2231,71 @@
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>63</v>
       </c>
       <c r="F70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>51</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>118</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
@@ -2331,71 +2331,71 @@
       </c>
       <c r="C74" t="s">
         <v>120</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>121</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>63</v>
       </c>
       <c r="F75" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>122</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>123</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -2411,71 +2411,71 @@
       </c>
       <c r="C78" t="s">
         <v>125</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>128</v>
       </c>
       <c r="D80">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
@@ -2531,51 +2531,51 @@
       </c>
       <c r="C84" t="s">
         <v>133</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>135</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -2639,51 +2639,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>142</v>
       </c>
       <c r="D91">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>51</v>
       </c>
       <c r="F91" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>36</v>
       </c>
       <c r="F92" t="s">
         <v>37</v>
       </c>
     </row>
@@ -2724,85 +2724,85 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>149</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2843,51 +2843,51 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>155</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>156</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>157</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2908,82 +2908,82 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>159</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>36</v>
       </c>
       <c r="F106" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>160</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>161</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>162</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>163</v>
       </c>
       <c r="D110">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>41</v>
       </c>
     </row>