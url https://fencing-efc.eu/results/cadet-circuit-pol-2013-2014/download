--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1356,51 +1356,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1467,51 +1467,51 @@
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1541,51 +1541,51 @@
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1598,51 +1598,51 @@
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1655,88 +1655,88 @@
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
@@ -1860,51 +1860,51 @@
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -1931,51 +1931,51 @@
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
@@ -2011,51 +2011,51 @@
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -2105,51 +2105,51 @@
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>64</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>65</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2279,51 +2279,51 @@
       </c>
       <c r="C51" t="s">
         <v>73</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>76</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>77</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -2353,51 +2353,51 @@
       </c>
       <c r="C55" t="s">
         <v>79</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>81</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>83</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>84</v>
       </c>
       <c r="F57" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C61" t="s">
         <v>89</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>91</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
@@ -2724,71 +2724,71 @@
       </c>
       <c r="C74" t="s">
         <v>109</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>110</v>
       </c>
       <c r="F74" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>112</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
@@ -2818,51 +2818,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>116</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>117</v>
       </c>
       <c r="F79" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>120</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>84</v>
       </c>
       <c r="F81" t="s">
         <v>121</v>
       </c>
     </row>
@@ -2976,51 +2976,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>130</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>131</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>18</v>
       </c>
       <c r="F90" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>132</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3129,51 +3129,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>139</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>141</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>110</v>
       </c>
       <c r="F99" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>142</v>
       </c>
       <c r="D100">
         <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3337,51 +3337,51 @@
       </c>
       <c r="C7" t="s">
         <v>148</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>149</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>150</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3394,51 +3394,51 @@
       </c>
       <c r="C10" t="s">
         <v>151</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>152</v>
       </c>
       <c r="F10" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>154</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>155</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3522,51 +3522,51 @@
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>160</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>161</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>74</v>
       </c>
       <c r="F18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>162</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
@@ -3582,145 +3582,145 @@
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>165</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>167</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>168</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>169</v>
       </c>
       <c r="D26">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>84</v>
       </c>
       <c r="F26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>170</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -3816,71 +3816,71 @@
       </c>
       <c r="C32" t="s">
         <v>176</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>178</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>179</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4474,68 +4474,68 @@
       </c>
       <c r="C67" t="s">
         <v>216</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>24</v>
       </c>
       <c r="F67" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>217</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>218</v>
       </c>
       <c r="D69">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>219</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
@@ -4722,88 +4722,88 @@
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>233</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>84</v>
       </c>
       <c r="F83" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>236</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
@@ -4833,51 +4833,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>238</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>239</v>
       </c>
       <c r="D87">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>241</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>110</v>
       </c>
       <c r="F88" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4986,51 +4986,51 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>248</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>249</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>74</v>
       </c>
       <c r="F96" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>84</v>
       </c>
       <c r="F97" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5371,51 +5371,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>275</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>84</v>
       </c>
       <c r="F118" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>276</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>18</v>
       </c>
       <c r="F119" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>