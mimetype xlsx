--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1376,51 +1376,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1951,51 +1951,51 @@
       </c>
       <c r="C34" t="s">
         <v>51</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
@@ -2031,51 +2031,51 @@
       </c>
       <c r="C38" t="s">
         <v>56</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2333,51 +2333,51 @@
       </c>
       <c r="C54" t="s">
         <v>78</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>79</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>81</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
@@ -2570,51 +2570,51 @@
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>100</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2704,51 +2704,51 @@
       </c>
       <c r="C73" t="s">
         <v>107</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>84</v>
       </c>
       <c r="F73" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>109</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>110</v>
       </c>
       <c r="F74" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>112</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
@@ -2880,51 +2880,51 @@
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>124</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>110</v>
       </c>
       <c r="F84" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>125</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>126</v>
       </c>
     </row>
@@ -3061,51 +3061,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>74</v>
       </c>
       <c r="F95" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>137</v>
       </c>
       <c r="D96">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3414,68 +3414,68 @@
       </c>
       <c r="C11" t="s">
         <v>154</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>155</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>156</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>157</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3716,51 +3716,51 @@
       </c>
       <c r="C27" t="s">
         <v>170</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>171</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>173</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C30" t="s">
         <v>174</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>175</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>176</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -3967,51 +3967,51 @@
       </c>
       <c r="C40" t="s">
         <v>185</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>186</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>187</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4363,88 +4363,88 @@
       </c>
       <c r="C61" t="s">
         <v>210</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>211</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>212</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>84</v>
       </c>
       <c r="F63" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>213</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>214</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4645,51 +4645,51 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>226</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>227</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>228</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>229</v>
       </c>
       <c r="F78" t="s">
@@ -4816,51 +4816,51 @@
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>237</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>229</v>
       </c>
       <c r="F85" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>238</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>239</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4952,153 +4952,153 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>246</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>110</v>
       </c>
       <c r="F93" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>247</v>
       </c>
       <c r="D94">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>24</v>
       </c>
       <c r="F94" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>248</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>249</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>74</v>
       </c>
       <c r="F96" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>84</v>
       </c>
       <c r="F97" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>252</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>254</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>255</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>74</v>
       </c>
       <c r="F100" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>256</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>24</v>
       </c>
       <c r="F101" t="s">
         <v>98</v>
       </c>
     </row>
@@ -5187,99 +5187,99 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>263</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>74</v>
       </c>
       <c r="F107" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>264</v>
       </c>
       <c r="D108">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>74</v>
       </c>
       <c r="F108" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>265</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>266</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>268</v>
       </c>
       <c r="D111">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
       <c r="F111" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>269</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>74</v>
       </c>
       <c r="F112" t="s">
         <v>75</v>
       </c>
     </row>
@@ -5303,51 +5303,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>271</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>229</v>
       </c>
       <c r="F114" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>272</v>
       </c>
       <c r="D115">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>273</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>18</v>
       </c>
       <c r="F116" t="s">
         <v>19</v>
       </c>
     </row>