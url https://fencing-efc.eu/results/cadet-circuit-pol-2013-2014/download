--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1504,51 +1504,51 @@
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1558,51 +1558,51 @@
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
@@ -1709,51 +1709,51 @@
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1840,51 +1840,51 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>45</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>46</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2068,51 +2068,51 @@
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>61</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C45" t="s">
         <v>66</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>67</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2239,51 +2239,51 @@
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>72</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>73</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
@@ -2413,51 +2413,51 @@
       </c>
       <c r="C58" t="s">
         <v>86</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>87</v>
       </c>
       <c r="D59">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>88</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
@@ -2530,71 +2530,71 @@
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>94</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>96</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>97</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2607,51 +2607,51 @@
       </c>
       <c r="C68" t="s">
         <v>100</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>104</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2784,119 +2784,119 @@
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>115</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>110</v>
       </c>
       <c r="F78" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>116</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>117</v>
       </c>
       <c r="F79" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>120</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>84</v>
       </c>
       <c r="F81" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>122</v>
       </c>
       <c r="D82">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>124</v>
@@ -3044,51 +3044,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>134</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>135</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>136</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>74</v>
       </c>
       <c r="F95" t="s">
         <v>101</v>
       </c>
     </row>
@@ -3468,51 +3468,51 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>157</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>158</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>159</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C19" t="s">
         <v>162</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -3947,51 +3947,51 @@
       </c>
       <c r="C39" t="s">
         <v>184</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>185</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>186</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4024,51 +4024,51 @@
       </c>
       <c r="C43" t="s">
         <v>188</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>191</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>192</v>
       </c>
       <c r="F45" t="s">
@@ -4118,51 +4118,51 @@
       </c>
       <c r="C48" t="s">
         <v>195</v>
       </c>
       <c r="D48">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>196</v>
       </c>
       <c r="D49">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>197</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
@@ -4189,148 +4189,148 @@
       </c>
       <c r="C52" t="s">
         <v>199</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>200</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>84</v>
       </c>
       <c r="F53" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>201</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>84</v>
       </c>
       <c r="F54" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>203</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>204</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>205</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>206</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>208</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4531,51 +4531,51 @@
       </c>
       <c r="C70" t="s">
         <v>219</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>220</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>222</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
@@ -4628,108 +4628,108 @@
       </c>
       <c r="C75" t="s">
         <v>225</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>24</v>
       </c>
       <c r="F75" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>226</v>
       </c>
       <c r="D76">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>227</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>228</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>229</v>
       </c>
       <c r="F78" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>92</v>
       </c>
     </row>
@@ -4742,51 +4742,51 @@
       </c>
       <c r="C81" t="s">
         <v>233</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>84</v>
       </c>
       <c r="F83" t="s">
         <v>108</v>
       </c>
     </row>
@@ -4884,51 +4884,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>242</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>84</v>
       </c>
       <c r="F89" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>243</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>84</v>
       </c>
       <c r="F90" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>244</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>84</v>
       </c>
       <c r="F91" t="s">
         <v>108</v>
       </c>
     </row>
@@ -5102,51 +5102,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>257</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>259</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>18</v>
       </c>
       <c r="F103" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>260</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5252,51 +5252,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>268</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
       <c r="F111" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>269</v>
       </c>
       <c r="D112">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>74</v>
       </c>
       <c r="F112" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>270</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5402,51 +5402,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="C121" t="s">
         <v>278</v>
       </c>
       <c r="D121">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
       <c r="F121" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>