--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1398,91 +1398,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1812,51 +1812,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1872,91 +1872,91 @@
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -2332,51 +2332,51 @@
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>92</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2632,148 +2632,148 @@
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>116</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>118</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>119</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
@@ -2783,85 +2783,85 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>99</v>
       </c>
       <c r="F74" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
@@ -2879,85 +2879,85 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>130</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>99</v>
       </c>
       <c r="F80" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>54</v>
       </c>
     </row>
@@ -3049,136 +3049,136 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>143</v>
       </c>
       <c r="F88" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>147</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>148</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>149</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>150</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>151</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3279,51 +3279,51 @@
       </c>
       <c r="C4" t="s">
         <v>154</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>157</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
@@ -3339,51 +3339,51 @@
       </c>
       <c r="C7" t="s">
         <v>159</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>129</v>
       </c>
       <c r="F7" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>161</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>162</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>163</v>
       </c>
       <c r="F9" t="s">
@@ -3399,51 +3399,51 @@
       </c>
       <c r="C10" t="s">
         <v>165</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>163</v>
       </c>
       <c r="F10" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>167</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>163</v>
       </c>
       <c r="F11" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>169</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
@@ -3599,91 +3599,91 @@
       </c>
       <c r="C20" t="s">
         <v>177</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>178</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>179</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>180</v>
       </c>
       <c r="F22" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>163</v>
       </c>
       <c r="F23" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>183</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>184</v>
       </c>
       <c r="F24" t="s">
@@ -4701,51 +4701,51 @@
       </c>
       <c r="C76" t="s">
         <v>254</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>256</v>
       </c>
       <c r="D77">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>243</v>
       </c>
       <c r="F77" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>257</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
@@ -4841,71 +4841,71 @@
       </c>
       <c r="C83" t="s">
         <v>263</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>24</v>
       </c>
       <c r="F83" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>265</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>266</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>267</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86" t="s">
@@ -4961,51 +4961,51 @@
       </c>
       <c r="C89" t="s">
         <v>271</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>272</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>273</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>207</v>
       </c>
       <c r="F91" t="s">
@@ -5454,51 +5454,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>300</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>207</v>
       </c>
       <c r="F115" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>301</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>303</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>143</v>
       </c>
       <c r="F117" t="s">
         <v>144</v>
       </c>
     </row>
@@ -5675,51 +5675,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>315</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>316</v>
       </c>
       <c r="D129">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>317</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>197</v>
       </c>
     </row>